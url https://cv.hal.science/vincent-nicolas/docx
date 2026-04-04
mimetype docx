--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -458,2305 +458,2305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+                <w:t xml:space="preserve">Numerical study of solar evaporation in 3D-printed structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-14744-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2766 (1), pp.012181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961144v1</w:t>
+                <w:t xml:space="preserve">hal-04763746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of critical parameters for materialbased solar evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196, pp.114370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rser.2024.114370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the pyrolysis of 3D-printed tannin-based composites -A first approach</w:t>
+                <w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Celzard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.109081. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (11-12), pp.5157-5172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-14744-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764136v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Insight into the Catalytic Activity of Stereolithographically 3D-printed Tannin-based Carbon Architectures</w:t>
+                <w:t xml:space="preserve">Modeling the pyrolysis of 3D-printed tannin-based composites -A first approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Restivo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (16), pp.e202400190. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.109081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202400190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764141v1</w:t>
+                <w:t xml:space="preserve">hal-04764136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of solar evaporation in 3D-printed structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Insight into the Catalytic Activity of Stereolithographically 3D-printed Tannin-based Carbon Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Fillet</w:t>
+                <w:t xml:space="preserve">João Restivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2766 (1), pp.012181. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (16), pp.e202400190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202400190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763746v1</w:t>
+                <w:t xml:space="preserve">hal-04764141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar evaporation performance of 3D-printed concave structures filled with activated carbon under low convective flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Fillet</w:t>
+                <w:t xml:space="preserve">New, 3D binder-jetted carbons with minimal periodic surface structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pelanconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Viganò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.141168⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.118252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368082v1</w:t>
+                <w:t xml:space="preserve">hal-04274473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+                <w:t xml:space="preserve">Solar evaporation performance of 3D-printed concave structures filled with activated carbon under low convective flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 457 (7), pp.141168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.141168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274072v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t>
+                <w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c00152⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.117179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146252v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New, 3D binder-jetted carbons with minimal periodic surface structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Viganò</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 213, pp.118252. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (21), pp.8055-8064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c00152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274473v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Rigid Polymeric Cellular Foams and Their Greener Tannin-Based Alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better understanding of solar water evaporation systems using a biosourced foam and its modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Fillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio M Borrero-López</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
+                <w:t xml:space="preserve">A Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym14193974⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844604v1</w:t>
+                <w:t xml:space="preserve">hal-03849435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Design Optimization of Acrylate—Tannin Photocurable Resins for 3D Printing of Bio-Based Porous Carbon Architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of a thermally driven hydrogen compressor as a performance optimization tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27072091⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841127v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannin-based resins for 3D printing of porous carbon architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Macutkevic</w:t>
+                <w:t xml:space="preserve">A Review of Rigid Polymeric Cellular Foams and Their Greener Tannin-Based Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio M Borrero-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01686⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.3974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym14193974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146303v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better understanding of solar water evaporation systems using a biosourced foam and its modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Fillet</w:t>
+                <w:t xml:space="preserve">Experimental Design Optimization of Acrylate—Tannin Photocurable Resins for 3D Printing of Bio-Based Porous Carbon Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118802⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (7), pp.2091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27072091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849435v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a thermally driven hydrogen compressor as a performance optimization tool</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Schaefer</w:t>
+                <w:t xml:space="preserve">Tannin-based resins for 3D printing of porous carbon architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Macutkevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (23), pp.7702-7711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03849414v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heat and mass transfer in solar evaporation systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">3D printing of carbon-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121852⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.449-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450059v1</w:t>
+                <w:t xml:space="preserve">hal-03450095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the reaction kinetic parameters of a mimosa tannin-based thermoset resin with a simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161, pp.113228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of natural materials for solar evaporation</w:t>
+                <w:t xml:space="preserve">Modelling heat and mass transfer in solar evaporation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 181, pp.121852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03406343v1</w:t>
+                <w:t xml:space="preserve">hal-03450059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of carbon-based materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A review of natural materials for solar evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 183, pp.449-485. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 219, pp.110814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450095v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t>
@@ -2794,90 +2794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach for modelling the physical foaming of tannin-based thermoset foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 149, pp.106212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2905,377 +2905,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Maranzana</w:t>
+                <w:t xml:space="preserve">Floating hollow carbon spheres for improved solar evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ballweg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.232-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186775v1</w:t>
+                <w:t xml:space="preserve">hal-02093490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floating hollow carbon spheres for improved solar evaporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Ballweg</w:t>
+                <w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.232-247. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (31), pp.16811-16823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093490v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hygrothermal behaviour of cement-bonded wood composite panels as permanent formwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142, pp.111784. </w:t>
@@ -3313,90 +3313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the physical foaming of tannin-based thermoset foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.111424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,474 +3700,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-conception des procédés agroalimentaires : cas de la cuisson du pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Bread Baking with Focus on Overall Deformationand Local Porosity Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+                <w:t xml:space="preserve">Fernanda Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+                <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+                <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Gally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (11), pp.3846-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356730v1</w:t>
+                <w:t xml:space="preserve">hal-02604512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling bread baking with focus on overall deformation and local porosity evolution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-conception des procédés agroalimentaires : cas de la cuisson du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Doursat</w:t>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532626v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Bread Baking with Focus on Overall Deformationand Local Porosity Evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Modeling bread baking with focus on overall deformation and local porosity evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grenier</w:t>
+                <w:t xml:space="preserve">David Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lucas</w:t>
+                <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+                <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 62 (11), pp.3846-3863. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+              <w:t xml:space="preserve">, 2016, 62 (11), pp.3847-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604512v1</w:t>
+                <w:t xml:space="preserve">hal-01532626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental characterization of a batch bread baking oven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4810,51 +4810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Cancun, Mexico, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4905,64 +4905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées d’Etude des Milieux Poreux 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rueil-Malmaison,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4987,51 +4987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of carbon 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5121,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,51 +5359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fierro Vanessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone d’Etude des Carbones, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5441,90 +5441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un compresseur à hydrogène par adsorption / désorption cyclique sur charbon actif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
@@ -5566,77 +5566,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de structures 3D pour la production d'eau purifiée par évaporation solaire : Une approche innovante et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Annuelles du GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy (France), France. pp.683 - 718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5700,64 +5700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t>
@@ -5812,77 +5812,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Sdanghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
@@ -5924,51 +5924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the implementation process of blown rigid tannin-based foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6006,90 +6006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experimental validation of bread baking with focus on global and local deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6121,498 +6121,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Nicolas</w:t>
+                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France. pp.012146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768294v1</w:t>
+                <w:t xml:space="preserve">hal-00768270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of heat and mass transfer in porous materials during drying and shrinkage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768283v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multiphysique de la cuisson de baguette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of heat and mass transfer in porous materials during drying and shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">société française de thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">COMSOL conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768286v1</w:t>
+                <w:t xml:space="preserve">hal-00768283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Salagnac</w:t>
+                <w:t xml:space="preserve">Caractérisation multiphysique de la cuisson de baguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">société française de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768270v1</w:t>
+                <w:t xml:space="preserve">hal-00768286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6807,51 +6807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Reinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd SUSTAINABLE CHEMISTRY DAY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7005,90 +7005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Coupled Mass and Heat Transfer and Expansion during Baking of Bread in a Mould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7158,90 +7158,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale d'un four de cuisson de baguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7272,51 +7272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7574,51 +7574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0162BDEE"/>
+    <w:nsid w:val="B3F124D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7805,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199747032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121852" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213154v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mija" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113228" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blyweert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.036" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia F. Prazeres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Montalvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garci&#225; Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768286v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05086418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199747032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blyweert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia F. Prazeres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Montalvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garci&#225; Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05086418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>