--- v1 (2026-04-04)
+++ v2 (2026-04-29)
@@ -575,261 +575,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of critical parameters for materialbased solar evaporation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Nicolas</w:t>
+                <w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blyweert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celzard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.114370⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (11-12), pp.5157-5172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-14744-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763749v1</w:t>
+                <w:t xml:space="preserve">hal-04961144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicolas</w:t>
+                <w:t xml:space="preserve">Analysis of critical parameters for materialbased solar evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Celzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 135 (11-12), pp.5157-5172. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196, pp.114370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-14744-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.114370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961144v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the pyrolysis of 3D-printed tannin-based composites -A first approach</w:t>
               </w:r>
@@ -2192,51 +2192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of carbon-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blyweert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,51 +2296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the reaction kinetic parameters of a mimosa tannin-based thermoset resin with a simulation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer in solar evaporation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2556,51 +2556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of natural materials for solar evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,51 +3192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hygrothermal behaviour of cement-bonded wood composite panels as permanent formwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,51 +3326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the physical foaming of tannin-based thermoset foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3706,51 +3706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Bread Baking with Focus on Overall Deformationand Local Porosity Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4123,51 +4123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental characterization of a batch bread baking oven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5566,51 +5566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de structures 3D pour la production d'eau purifiée par évaporation solaire : Une approche innovante et durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Fillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6019,51 +6019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experimental validation of bread baking with focus on global and local deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,256 +6255,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of heat and mass transfer in porous materials during drying and shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">COMSOL conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768294v1</w:t>
+                <w:t xml:space="preserve">hal-00768283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of heat and mass transfer in porous materials during drying and shrinkage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMSOL conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768283v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multiphysique de la cuisson de baguette</w:t>
               </w:r>
@@ -6516,51 +6516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Coupled Mass and Heat Transfer and Expansion during Baking of Bread in a Mould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7158,51 +7158,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale d'un four de cuisson de baguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Ploteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7272,51 +7272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7574,51 +7574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3F124D6"/>
+    <w:nsid w:val="6CD14FC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7805,51 +7805,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199747032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blyweert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia F. Prazeres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Montalvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garci&#225; Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05086418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199747032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blyweert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia F. Prazeres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Montalvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garci&#225; Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05086418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>