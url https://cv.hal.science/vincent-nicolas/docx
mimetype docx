--- v2 (2026-04-29)
+++ v3 (2026-05-30)
@@ -1,7519 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7467 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7873-9057</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199747032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=6RkCoiEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly open 3D carbon structures enhance solar steam generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 518, pp.164684. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2025.164684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring CO 2 methanation using 3D-printed carbon architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Querido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.e202500303. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202500303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of critical parameters for materialbased solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.114370. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2024.114370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation model for the curing of photosensitive acrylate resin in a stereolithography process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (11-12), pp.5157-5172. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-024-14744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the pyrolysis of 3D-printed tannin-based composites -A first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.109081. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2024.109081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Insight into the Catalytic Activity of Stereolithographically 3D-printed Tannin-based Carbon Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Restivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (16), pp.e202400190. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202400190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of solar evaporation in 3D-printed structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2766 (1), pp.012181. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2766/1/012181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greener and more mechanically robust 3D acrylate composites with added tannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 203, pp.117179. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar evaporation performance of 3D-printed concave structures filled with activated carbon under low convective flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457 (7), pp.141168. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2022.141168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-Printed Carbons with Improved Properties and Oxidation Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (21), pp.8055-8064. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c00152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New, 3D binder-jetted carbons with minimal periodic surface structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pelanconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Viganò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.118252. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Rigid Polymeric Cellular Foams and Their Greener Tannin-Based Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio M Borrero-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelie Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (19), pp.3974. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym14193974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Design Optimization of Acrylate—Tannin Photocurable Resins for 3D Printing of Bio-Based Porous Carbon Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (7), pp.2091. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27072091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-based resins for 3D printing of porous carbon architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macutkevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (23), pp.7702-7711. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c01686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better understanding of solar water evaporation systems using a biosourced foam and its modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of a thermally driven hydrogen compressor as a performance optimization tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2022.119628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03849414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the reaction kinetic parameters of a mimosa tannin-based thermoset resin with a simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mija</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.113228. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer in solar evaporation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 181, pp.121852. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of natural materials for solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 219, pp.110814. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of carbon-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.449-485. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2021.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 70 MPa hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.466-478. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.01.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First approach for modelling the physical foaming of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 149, pp.106212. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.106212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a hydrogen thermally driven compressor based on cyclic adsorption-desorption on activated carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (31), pp.16811-16823. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.04.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating hollow carbon spheres for improved solar evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 146, pp.232-247. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.01.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the hygrothermal behaviour of cement-bonded wood composite panels as permanent formwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Ganaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.111784. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the physical foaming of tannin-based thermoset foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.111424. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.05.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of meso vs. Macro size of hierarchical porous silica on the adsorption and activity of immobilized β-galactosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia F. Prazeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gemma Montalvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Garciá Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (13), pp.3333-3340. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and multiphysic simulation of dough baking by convection, infrared radiation and direct conduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-conception des procédés agroalimentaires : cas de la cuisson du pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzvetelin Dessev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Gally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling bread baking with focus on overall deformation and local porosity evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Vanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Doursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (11), pp.3847-3863. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Bread Baking with Focus on Overall Deformationand Local Porosity Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Vanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Doursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (11), pp.3846-3863. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.15301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer in deformable porous media: Application to bread baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.23-35. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental characterization of a batch bread baking oven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48, pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid hydrogels based on photothermal carbon nanomaterials for efficient solar evaporation of olive mill wastewater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMP-Days 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d'Etudes des Carbones, Jun 2025, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen enriched activated carbons for the CO2 capture and separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Against Pollution 2024 (IAP2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones activés enrichis en azote pour la capture/séparation du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone des carbones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d'Etude des carbones, May 2024, Saint-Dié -des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon rich materials for solar evaporation : a critical perspective on performance measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées d’Etude des Milieux Poreux 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rueil-Malmaison,, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous bio-sourced carbons by stereolithography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cancun, Mexico, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of carbon 3D printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cancun, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'eau purifiée par évaporation solaire sur des structures 3D recouvertes de charbon actif : étude numérique du système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, May 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des performances thermiques d'un évaporateur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. pp.665-672, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2022-063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbones poreux par impression 3D de résine à base de tanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas, V</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fierro Vanessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone du Carbone 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone d’Etude des Carbones, Sep 2021, Murol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un compresseur à hydrogène par adsorption / désorption cyclique sur charbon actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude numérique de structures 3D pour la production d'eau purifiée par évaporation solaire : Une approche innovante et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Annuelles du GDR TAMARYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy (France), France. pp.683 - 718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage on nanostructured carbon materials by adsorption and compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Scientifiques de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-driven hydrogen compression based on adsorption onto activated carbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sdanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the implementation process of blown rigid tannin-based foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and experimental validation of bread baking with focus on global and local deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Doursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Congress on Engineering and Food (ICEF12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Engineering and Food (IAEF).; Elsevier., Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation numérique des phénomènes multi physique mis en jeu lors de la cuisson d'un milieu poreux déformable non saturé &amp;quot;pâton de pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur les milieux poreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of heat and mass transfer in porous materials during drying and shrinkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation multiphysique de la cuisson de baguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling heat and mass transfer in bread baking with mechanical deformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Thermal Sciences Conference (Eurotherm 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Poitiers, France. pp.012146, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D de structures en carbone poreux pour la production de vapeur d'eau par distillation solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blyweert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimena Castro-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of commercial activated carbons for CO2 capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Augusto MORALES OSPINO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint-Malo (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-enriched activated carbons for the capture and separation of CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouassi Fabrice N'Gole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Morales-Ospino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Reinert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd SUSTAINABLE CHEMISTRY DAY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des performances thermiques d'un évaporateur solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Fierro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Pellé; Céline Morin; Damien Méresse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Thermique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.665-672, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Coupled Mass and Heat Transfer and Expansion during Baking of Bread in a Mould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Doursat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comsol Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale d'un four de cuisson de baguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Ploteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bideau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Heat and Mass Transfer in Bread During Baking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Glouannec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boillereaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la simulation numérique pour le développement et l’optimisation des matériaux biosourcés appliqués à l’énergie et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Lorraine, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05086418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7574,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CD14FC2"/>
+    <w:nsid w:val="4159EBE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7805,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199747032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450095v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blyweert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213154v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113228" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121852" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia F. Prazeres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Montalvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garci&#225; Ruiz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768239v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601975v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05086418v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-9057" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199747032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6RkCoiEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicolas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blyweert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.164684" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220942v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Querido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Soares" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202500303" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114370" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04961144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14744-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764136v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2024.109081" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764141v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Restivo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400190" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04763746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2766/1/012181" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.141168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c00152" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04274473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pelanconi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bianchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vigan&#242;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118252" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M Borrero-L&#243;pez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelie Marie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14193974" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03841127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27072091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macutkevic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c01686" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Celzard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118802" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03849414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sdanghi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mozet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schaefer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Maranzana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2022.119628" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03213154v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Marie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mija" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fierro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121852" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110814" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03450095v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blyweert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.07.036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02484434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sdanghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mozet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaefer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.01.099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03039286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.106212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.04.233" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.01.101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111784" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia F. Prazeres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Montalvo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garci&#225; Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987366v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Glouannec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ploteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Salagnac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.01.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5N3V7BS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gally" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Vanin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grenier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doursat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GSHNLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986955v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salagnac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ploteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.01.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNBK7VXD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768239v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ferchichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Fabrice N'Gole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales Ospino" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reinert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Augusto MORALES OSPINO" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611933v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas, V" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04368101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376131v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-063" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro Vanessa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042333v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01918852v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01919373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768294v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768283v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leli&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768286v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Magueresse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012146" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613525v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Castro-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406062v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Morales-Ospino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Reinert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04376125v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imtd.fr/evenements/30eme-congres-annuel-de-la-societe-francaise-de-thermique/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718321v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boillereaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-05086418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>