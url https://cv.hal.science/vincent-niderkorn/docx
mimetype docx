--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:181.99052132701px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Niderkorn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn, chercheur INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4631-7623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113765452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203274705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-7290-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : Valeur de ressources alimentaires diversifiées pour les ruminants, ressources riches en composés bioactifsHabilitation à diriger des recherches (HDR), Université Clermont-Auvergne, Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling as an alternative to rumen canula for the inoculation of in vitro batch fermentation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 327, pp.116416. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of agro-industrial by-products rich in polyphenols on in vitro fermentation and methane reduction in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu Donné Kiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1530419. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1530419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Legume Quality Based on Chemical Composition and Digestibility Values using Multivariate Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedy Nanda Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17582/journal.aavs/2025/13.3.573.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Investigation of the Effects of Bacillus subtilis-810B and Bacillus licheniformis-809A on the Rumen Fermentation and Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15040476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of mediterranean agro-industrial by-products rich in phenolic compounds for their ability to modulate in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Isabella Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.1478-1488. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2025.2527717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of Lactiplantibacillus plantarum and Acacia mangium leaf tannin extract on the fermentation quality, digestibility, and metabolomic profile of Indigofera silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farisha Rachma Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwan Susanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohmatussolihat Rohmatussolihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusli Fidriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.3571-3593. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14202/vetworld.2025.3571-3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition, in vitro rumen profile and methane emission of fermented and non-fermented grass-legume mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Apriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulansih Dwi Astuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima S H Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d260236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of red clover and sainfoin silages on the performance, nutrient utilization and milk fatty acids profile of ruminants: A meta‐analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpn.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1359 (1), pp.012107. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1359/1/012107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponin Extracts Utilization as Dietary Additive in Ruminant Nutrition: A Meta-Analysis of In Vivo Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitri Ramadhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Norma Respati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), pp.1231. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14081231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nutritional quality and gas production kinetics: incorporating Tithonia diversifolia into sugarcane silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena Souza Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lopes Dias da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pérez-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Casanova Lugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating nutrient composition and polyphenol concentration using Near-Infrared Spectroscopy (NIRS) in tropical forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmah A Parastiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neng Sri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d241227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chestnut shells in the diet of lamb: Effects on growth performance, fatty acid metabolism, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.107105. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of enteric methane emissions by sheep using an intercontinental database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Belanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hristov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Denman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Kebreab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.135523. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestomic data of proteolysis during whether post rumen digestion after tannin supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108492. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agro-industrial by-products containing tannins for the integrated control of gastrointestinal nematodes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza-Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.10. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese quality from cows given a tannin extract in 2 different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (9), pp.9543-9555. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two tannin extracts at different doses in interaction with a green or dry forage substrate on in vitro rumen fermentation and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2021.114977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary tannin supplementation on cow milk quality in two different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities Offered by Plant Bioactive Compounds to Improve Silage Quality, Animal Health and Product Quality for Sustainable Ruminant Production: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and extreme climatic events on forage quality and in vitro rumen fermentation in permanent grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Augusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (16), pp.4841 - 4853. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-4841-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes bioactives pour répondre aux nouvelles attentes de l’élevage des Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoste Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier, Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">França, Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Editions Vétérinaires et Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the chemical composition and digestibility of leaves from fifty woody species in temperate areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95, pp.1295-1308. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00662-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation of diets with different types of condensed tannins derived from sainfoin (Onobrychis viciifolia Scop.) pellets and hazelnut (Corylus avellana L.) pericarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 259, pp.114357. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin supplementation modulates the composition and function of ruminal microbiome in lambs infected with gastrointestinal nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas William Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of condensed tannins in forage legumes fed to ruminants: importance of structure, concentration, and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarit Karonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.861-885. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2017.06.0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding lambs with silage mixtures of grass, sainfoin and red clover improves meat oxidative stability under high oxidative challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Acacia mearnsii supplementation on nutrition, parasitological, blood parameters and methane emissions in Santa Inês sheep infected with Trichostrongylus colubriformis and Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Limaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Pinheiro Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2019.107777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus): deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing the proportion of chicory in forage-based diets on intake and digestion by sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.718-726. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red clover silage: an alternative for mitigating the impact of nitrogen excretion in ovine production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/rbz4820190044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between Arachis pintoi and dwarf elephantgrass hays on nutritional value in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M. N. Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.894-899. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation characteristics, methane production and rumen microbial community of two major Acacia species used in Sahelian region of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leando Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the in vitro anthelmintic effects of Acacia nilotica and Acacia raddiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana M Katiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Martins Costa-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.44. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between grasses and forage legumes from temperate and subtropical areas on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Dal Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M.N. Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.178-185. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between red clover and Kikuyu grass silage: Proteolysis reduction and synergy during in vitro organic matter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloskib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filhoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres, une ressource fourragère au pâturage pour des bovins laitiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between fresh perennial ryegrass and white clover on dynamics of intake and digestion in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (4), pp.691-699. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguminosas bioactivas para mejorar el perfil lipídico de la carne de cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ganadería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical and ethnoveterinary surveys of two acacias (Acacia raddiana and Acacia nilotica) exploited in small ruminant rearing in sahelian area of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabré Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou H Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marie Gaston Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.avs.20170505.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple advantages of using forage legumes to feed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés bioactifs des légumineuses fourragères : des atouts en alimentation ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich feed source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.622-631. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of forage legumes on intake, digestion and methane emissions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of ruminal digesta and longissimus muscle from lambs fed silage mixtures including red clover, sainfoin, and timothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P G Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between orchardgrass and red clover silages on voluntary intake and digestion in sheep: Evidence of a synergy on digestible dry matter intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (10), pp.4967-4976. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Hydroxide Enhances Extractability and Analysis of Proanthocyanidins in Ensiled Sainfoin (Onobrychis viciifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Grosse Brinkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (43), pp.9471-9479. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: specificities of mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.239-254. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of in vitro rumen fermentation of silage mixtures including sainfoin and red clover as bioactive legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty thousand years of Arctic vegetation and megafaunal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eske Willerslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Moora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 506 (7486), pp.47-51. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of plants from diversified natural grasslands for their potential to combine high digestibility, and low methane and ammonia production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (11), pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1805-1809. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1826-1829. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer la composition du régime alimentaire des herbivores domestiques au pâturage : l'approche par métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boudon Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mixing cocksfoot and sainfoin on &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; rumen fermentation. Role of condensed tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (1-2), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the effects of condensed tannins in sainfoin on the digestive process in the rumen at two vegetation cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (3-4), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of associative effects between grasses and legumes in binary mixtures on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (4), pp.1138-1145. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des plantes au cours de leur conservation et conséquences sur leur valeur pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated (RUSITEC) metabolism of freshly cut or wilted grasses with contrasting polyphenol oxidase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.196-205. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall component and mycotoxin moieties involved in binding of fumonisin B1 and B2 by lactic acid bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.977-985. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04065.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between forages on feed intake and digestion in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.951-960. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 194, pp.189-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the bacteria-bound zearalenone complex in ruminal fluid and in simulated gastrointestinal environment in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.463-467. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2007.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusariotoxines : comment limiter leur présence dans les ensilages et leur impact chez les ruminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an in vitro simulated corn silage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.406-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; model simulating corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (04), pp.406-415. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030601101110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Fusarium mycotoxins by fermentative bacteria in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (4), pp.849-856. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.02958.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ensiling Effects on Leucaena and Calliandra: Physico-Chemical Composition and In Vitro Rumen Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toto Toharmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handi Saputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariana Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th South-East Asian Association of Agricultural Colleges (SAADC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Can Tho City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des espèces fourragères riches en bioactifs dans les prairies multi-espèces : où en sommes-nous ? Défis et perspectives d'avenir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Prairies Multi-espèces (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francaise de la Production Fourragère (AFPF), Dec 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing bioactive-rich forage species in multi-species grasslands: where do we stand? Challenges and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGF symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of chestnut skins in the diet. Effects of peeling method, mode of production and variety on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sampling method, oral-stomach sampling vs. sampling through ruminal cannula, on pH and concentrations volatile fatty acids and mineral of rumen fluid during an acidogenic challenge in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of inclusion of agroindustrial wastes in ruminant feeds. Effect of chestnut skins on rumen fermentation and animal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminars on Tropical Bioresources Advancement and Technology (ISOTOBAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Mediterranean agro-industrial by-products on in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un modèle de plante pour la gestion intégrée des parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, intérêts pour réduire les émissions de gaz à effet de serre en élevage de ruminants (présentation scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes (GINs) and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l’Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of Bacillus subtilis CH201 and Bacillus licheniformis CH200 on rumen microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithonia divesifolia as unconventional roughage source for ruminant diets reduces in vitro gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Sustainable Agromaritime and Environmental Development (FiSAED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of Albizia, Calliandra, Leucaena and Sesbania as tropical forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Animal Research for Eco-Friendly Livestock Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Surakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre en élevage de ruminants avec le sainfoin. Avancées récentes (présentation aux acteurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dosage des tanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet Casdar Fastoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the inclusion of chestnut shells in the diet of lambs on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to reduce GHG emissions by ruminants and improve animal health & product quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Animal and plant sciences : what interactions for tomorrow’s agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of peeling method, mode of production and variety of chesnut skins on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Effects of a Tannin Extract on Forage Protein Understanding the Effects of a Tannin Extract on Forage Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrent Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. INTERNATIONAL GRASSLAND CONGRESS / XI INTERNATIONAL RANGELAND CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated CO2 and extreme climatic events modify nitrogen content and ruminal protein digestion of temperate grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Grassland and International Rangeland Congress, Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding animal with diversified resources to improve productivity and reduce greenhouse emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th UNPAD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bandung, West Java, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COMBITAN : Impact de deux ressources contenant des tannins sur la santé et la physiologie des ovins et des caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche-Entreprise du Carnot France Future Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Future Elevage, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo assessment of the anthelminthic effects of by-products (peels) from the chestnut industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ketavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de régimes supplémentés avec des granulés de sainfoin déshydraté et des co-produits de l’industrie de la noisette et de la châtaigne chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viâpres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus) : deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps 2019 de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur alimentaire et intérêts des légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion régionale fourragères du Gnis. « Productions fourragères, variétésfourragères, changements climatiques, valeurs alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emissions in sheep infected with parasitic nematodes and supplemented with Acacia mearnsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. GGAA Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut Carnot France Futur Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du sainfoin par les ruminants. Valeur alimentaire et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange sur les nouveaux usages et application du sainfoin, Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Viapres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Axonopus catharinensis and Medicago sativa on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGF Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the feeding value of leaves of woody plants for feeding ruminants in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des légumineuses bioactives pour améliorer la qualité du fourrage et réduire les émissions polluantes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospectif Recherches Légumineuses, Académie d’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents intérêts des légumineuses pour l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF, Les légumineuses fourragères et prairiales : quoi de neuf ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass silage to improve productivity and reduce pollutant emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability of meat from lambs fed silage mixtures of timothy grass, red clover and sainfoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Arachis Pintoi in different levels on diets based on dwarf elephant grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive tannins in forage legumes: myths, ignorance and aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Fryganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorata M. Ropiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Synergy of Sciences: Partnering for Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agronomy (ASA). USA., Nov 2015, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing bioactive legumes with grass impacts animal productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Legumes: Forages with Veterinary, Nutritional &amp; Environmental Qualities: Opportunities and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Agricultural Botany (NIAB). GBR., Oct 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forage quality of an upland permanent grassland under climate change including a summer extreme drought combined with a heat wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between plant species on intake and digestive efficiency in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: perspectives for mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA based characterization of the diet from digested samples: a reliability study in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du régime alimentaire des ruminants à partir de l'analyse des produits de la digestion par DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and redclover silages on intake processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. European Grassland Federation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jul 2012, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and red clover silages on voluntary intake and digestive processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing proportion of alfalfa-ryegrass mixed diets on intake, digestion and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des métabolites secondaires présents dans les espèces prairiales sur leur utilisation digestive par les ruminants et les rejets dans l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The condensed tannins in sainfoin cause digestive synergy on in vitro rumen fermentation of cocksfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.F. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Animal Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., Apr 2010, Belfast, Ireland. XXIV, 370, VI p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production and microbial profile in the rumen from three high water-soluble carbohydrate perennial ryegrass monocultures differing in their heading dates using RUSITEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of associating ryegrass to lucerne or sainfoin on rumen digestion in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two grass-legume associations on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Joint INRA-RRI Symposium. GUT MICROBIOME : Functionality, interaction with the host and impact on the environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro des interactions digestives entre graminées et légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de séquestration des fumonisines B1 et B2 par les bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du complexe zéaralénone - Streptococcus thermophilus dans le jus de rumen in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding and biotransformation of the Fusarium mycotoxin zearalenone to α-zearalenol by lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude des bactéries lactiques à séquestrer et biotransformer les fusariotoxines. Application à la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l'addition d'agents biologiques sur la présence de myotoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility and methane emissions of lambs fed with sugarcane silage with Moringa oleifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus amyloliquefaciens -516 harbors interesting properties for being used as a future beneficial direct-fed microbial in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de solutions alternatives à la canulation pour mesurer des dynamiques de pH ruminal chez des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.62, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro industrial by-products containing tannins as potential natural resources to control gastro intestinal nematodes in ruminants: What ? Why ? How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. J. Torres-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Milan Thamsborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COMBAR-ACSRPC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro screening of the anthelmintic effects of by-products of the chestnut industry against parasitic nematodes of sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass-based silage to improve performances and reduce methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTERIC METHANE EMISSION ESTIMATED WITH THE SF6 TRACER TECHNIQUE IS RELIABLE ON RUMEN CANNULATED SHEEP FED FORAGES SILAGES DIETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Emili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dehydrated hazelnut pericarps and pellets of sainfoin as condensed tannins-containing resources on in vitro rumen fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovicidal and larvicidal activity of two extracts of Acacia raddiana on Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Costa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting Na07/CAPAR A - Novel Approaches to the Control of Helmith Parasites of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belem, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich food source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen fatty acid metabolism in lambs fed silages containing bioactive forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies permanentes, un réservoir de métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012, Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un fourrage de haute valeur alimentaire favorable à la réduction des rejets. Fait marquant URH, équipe relation animal plante aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of plant bioactive compounds to reduce greenhouse gas emissions from farmed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions from livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-260, 2021, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2020.0077.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why feed sainfoin to ruminants ? A Forage of a Good Feeding Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilbert Frans Pellikaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainfoin Growers’ guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotswold Seeds Ltd, 2016, 978-0-9934533-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester le pâturage du sainfoin, du plantain et de la chicorée chez les petits ruminants. Fiches techniques du projet Fastoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling to replace rumen-fistulated animals in ruminant nutrition research - a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’inra pour le biocontrôle. Dossier de presse. Des plantes à tannins pour lutter contre des vers parasites des chèvres et moutons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on forage quality of grasslands and their use by grazing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 7.2, /. 2014, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de biotransformation et de séquestration des fusariotoxines chez les bactéries fermentaires pour la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007CLF21729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00717731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des fourrages : intérêts pour améliorer leur valeur alimentaire et réduire les impacts environnementaux de la production de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02786575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health Strategies Through Nutritional Innovation for Sustainable Livestock Production and Climate Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Virtual Summer Course, Bandung, Indonesia. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'utilisation d'animaux fistulés pour les essais de fermentation ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Lempdes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId517"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:181.99052132701px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Niderkorn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn, chercheur INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4631-7623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113765452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203274705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-7290-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : Valeur de ressources alimentaires diversifiées pour les ruminants, ressources riches en composés bioactifsHabilitation à diriger des recherches (HDR), Université Clermont-Auvergne, Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chavinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling as an alternative to rumen canula for the inoculation of in vitro batch fermentation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 327, pp.116416. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of agro-industrial by-products rich in polyphenols on in vitro fermentation and methane reduction in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu Donné Kiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1530419. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1530419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Legume Quality Based on Chemical Composition and Digestibility Values using Multivariate Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedy Nanda Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17582/journal.aavs/2025/13.3.573.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Investigation of the Effects of Bacillus subtilis-810B and Bacillus licheniformis-809A on the Rumen Fermentation and Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15040476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of mediterranean agro-industrial by-products rich in phenolic compounds for their ability to modulate in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Isabella Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.1478-1488. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2025.2527717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of Lactiplantibacillus plantarum and Acacia mangium leaf tannin extract on the fermentation quality, digestibility, and metabolomic profile of Indigofera silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farisha Rachma Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwan Susanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohmatussolihat Rohmatussolihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusli Fidriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.3571-3593. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14202/vetworld.2025.3571-3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition, in vitro rumen profile and methane emission of fermented and non-fermented grass-legume mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Apriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulansih Dwi Astuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima S H Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d260236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponin Extracts Utilization as Dietary Additive in Ruminant Nutrition: A Meta-Analysis of In Vivo Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitri Ramadhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Norma Respati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), pp.1231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14081231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nutritional quality and gas production kinetics: incorporating Tithonia diversifolia into sugarcane silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena Souza Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lopes Dias da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pérez-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Casanova Lugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of red clover and sainfoin silages on the performance, nutrient utilization and milk fatty acids profile of ruminants: A meta‐analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpn.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1359 (1), pp.012107. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1359/1/012107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating nutrient composition and polyphenol concentration using Near-Infrared Spectroscopy (NIRS) in tropical forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmah A Parastiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neng Sri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d241227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chestnut shells in the diet of lamb: Effects on growth performance, fatty acid metabolism, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.107105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of enteric methane emissions by sheep using an intercontinental database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Belanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hristov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Denman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Kebreab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.135523. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestomic data of proteolysis during whether post rumen digestion after tannin supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108492. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agro-industrial by-products containing tannins for the integrated control of gastrointestinal nematodes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza-Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.10. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary tannin supplementation on cow milk quality in two different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities Offered by Plant Bioactive Compounds to Improve Silage Quality, Animal Health and Product Quality for Sustainable Ruminant Production: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and extreme climatic events on forage quality and in vitro rumen fermentation in permanent grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Augusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (16), pp.4841 - 4853. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-4841-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes bioactives pour répondre aux nouvelles attentes de l’élevage des Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoste Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier, Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">França, Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Editions Vétérinaires et Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the chemical composition and digestibility of leaves from fifty woody species in temperate areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95, pp.1295-1308. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00662-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two tannin extracts at different doses in interaction with a green or dry forage substrate on in vitro rumen fermentation and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2021.114977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese quality from cows given a tannin extract in 2 different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (9), pp.9543-9555. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation of diets with different types of condensed tannins derived from sainfoin (Onobrychis viciifolia Scop.) pellets and hazelnut (Corylus avellana L.) pericarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 259, pp.114357. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin supplementation modulates the composition and function of ruminal microbiome in lambs infected with gastrointestinal nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas William Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of condensed tannins in forage legumes fed to ruminants: importance of structure, concentration, and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarit Karonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.861-885. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2017.06.0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding lambs with silage mixtures of grass, sainfoin and red clover improves meat oxidative stability under high oxidative challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Acacia mearnsii supplementation on nutrition, parasitological, blood parameters and methane emissions in Santa Inês sheep infected with Trichostrongylus colubriformis and Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Limaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Pinheiro Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2019.107777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus): deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing the proportion of chicory in forage-based diets on intake and digestion by sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.718-726. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red clover silage: an alternative for mitigating the impact of nitrogen excretion in ovine production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/rbz4820190044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between Arachis pintoi and dwarf elephantgrass hays on nutritional value in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M. N. Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.894-899. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation characteristics, methane production and rumen microbial community of two major Acacia species used in Sahelian region of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leando Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between grasses and forage legumes from temperate and subtropical areas on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Dal Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M.N. Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.178-185. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between red clover and Kikuyu grass silage: Proteolysis reduction and synergy during in vitro organic matter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloskib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filhoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres, une ressource fourragère au pâturage pour des bovins laitiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between fresh perennial ryegrass and white clover on dynamics of intake and digestion in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (4), pp.691-699. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguminosas bioactivas para mejorar el perfil lipídico de la carne de cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ganadería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical and ethnoveterinary surveys of two acacias (Acacia raddiana and Acacia nilotica) exploited in small ruminant rearing in sahelian area of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabré Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou H Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marie Gaston Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.avs.20170505.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the in vitro anthelmintic effects of Acacia nilotica and Acacia raddiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana M Katiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Martins Costa-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.44. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés bioactifs des légumineuses fourragères : des atouts en alimentation ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich feed source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.622-631. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of forage legumes on intake, digestion and methane emissions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of ruminal digesta and longissimus muscle from lambs fed silage mixtures including red clover, sainfoin, and timothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P G Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple advantages of using forage legumes to feed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Hydroxide Enhances Extractability and Analysis of Proanthocyanidins in Ensiled Sainfoin (Onobrychis viciifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Grosse Brinkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (43), pp.9471-9479. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: specificities of mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.239-254. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of in vitro rumen fermentation of silage mixtures including sainfoin and red clover as bioactive legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between orchardgrass and red clover silages on voluntary intake and digestion in sheep: Evidence of a synergy on digestible dry matter intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (10), pp.4967-4976. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of plants from diversified natural grasslands for their potential to combine high digestibility, and low methane and ammonia production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (11), pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1805-1809. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1826-1829. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty thousand years of Arctic vegetation and megafaunal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eske Willerslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Moora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 506 (7486), pp.47-51. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mixing cocksfoot and sainfoin on &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; rumen fermentation. Role of condensed tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (1-2), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer la composition du régime alimentaire des herbivores domestiques au pâturage : l'approche par métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boudon Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of associative effects between grasses and legumes in binary mixtures on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (4), pp.1138-1145. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the effects of condensed tannins in sainfoin on the digestive process in the rumen at two vegetation cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (3-4), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des plantes au cours de leur conservation et conséquences sur leur valeur pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated (RUSITEC) metabolism of freshly cut or wilted grasses with contrasting polyphenol oxidase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.196-205. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall component and mycotoxin moieties involved in binding of fumonisin B1 and B2 by lactic acid bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.977-985. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04065.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between forages on feed intake and digestion in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.951-960. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 194, pp.189-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the bacteria-bound zearalenone complex in ruminal fluid and in simulated gastrointestinal environment in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.463-467. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2007.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusariotoxines : comment limiter leur présence dans les ensilages et leur impact chez les ruminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an in vitro simulated corn silage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.406-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; model simulating corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (04), pp.406-415. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030601101110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Fusarium mycotoxins by fermentative bacteria in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (4), pp.849-856. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.02958.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des espèces fourragères riches en bioactifs dans les prairies multi-espèces : où en sommes-nous ? Défis et perspectives d'avenir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Prairies Multi-espèces (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francaise de la Production Fourragère (AFPF), Dec 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing bioactive-rich forage species in multi-species grasslands: where do we stand? Challenges and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGF symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ensiling Effects on Leucaena and Calliandra: Physico-Chemical Composition and In Vitro Rumen Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toto Toharmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handi Saputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariana Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th South-East Asian Association of Agricultural Colleges (SAADC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Can Tho City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of chestnut skins in the diet. Effects of peeling method, mode of production and variety on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sampling method, oral-stomach sampling vs. sampling through ruminal cannula, on pH and concentrations volatile fatty acids and mineral of rumen fluid during an acidogenic challenge in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of inclusion of agroindustrial wastes in ruminant feeds. Effect of chestnut skins on rumen fermentation and animal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminars on Tropical Bioresources Advancement and Technology (ISOTOBAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Mediterranean agro-industrial by-products on in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of Bacillus subtilis CH201 and Bacillus licheniformis CH200 on rumen microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithonia divesifolia as unconventional roughage source for ruminant diets reduces in vitro gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Sustainable Agromaritime and Environmental Development (FiSAED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes (GINs) and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l’Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un modèle de plante pour la gestion intégrée des parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, intérêts pour réduire les émissions de gaz à effet de serre en élevage de ruminants (présentation scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of Albizia, Calliandra, Leucaena and Sesbania as tropical forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Animal Research for Eco-Friendly Livestock Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Surakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre en élevage de ruminants avec le sainfoin. Avancées récentes (présentation aux acteurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the inclusion of chestnut shells in the diet of lambs on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to reduce GHG emissions by ruminants and improve animal health & product quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Animal and plant sciences : what interactions for tomorrow’s agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of peeling method, mode of production and variety of chesnut skins on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dosage des tanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet Casdar Fastoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Effects of a Tannin Extract on Forage Protein Understanding the Effects of a Tannin Extract on Forage Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrent Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. INTERNATIONAL GRASSLAND CONGRESS / XI INTERNATIONAL RANGELAND CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated CO2 and extreme climatic events modify nitrogen content and ruminal protein digestion of temperate grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Grassland and International Rangeland Congress, Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding animal with diversified resources to improve productivity and reduce greenhouse emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th UNPAD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bandung, West Java, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de régimes supplémentés avec des granulés de sainfoin déshydraté et des co-produits de l’industrie de la noisette et de la châtaigne chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viâpres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus) : deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps 2019 de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur alimentaire et intérêts des légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion régionale fourragères du Gnis. « Productions fourragères, variétésfourragères, changements climatiques, valeurs alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emissions in sheep infected with parasitic nematodes and supplemented with Acacia mearnsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. GGAA Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COMBITAN : Impact de deux ressources contenant des tannins sur la santé et la physiologie des ovins et des caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche-Entreprise du Carnot France Future Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Future Elevage, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo assessment of the anthelminthic effects of by-products (peels) from the chestnut industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ketavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut Carnot France Futur Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du sainfoin par les ruminants. Valeur alimentaire et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange sur les nouveaux usages et application du sainfoin, Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Viapres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Axonopus catharinensis and Medicago sativa on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGF Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the feeding value of leaves of woody plants for feeding ruminants in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des légumineuses bioactives pour améliorer la qualité du fourrage et réduire les émissions polluantes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospectif Recherches Légumineuses, Académie d’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability of meat from lambs fed silage mixtures of timothy grass, red clover and sainfoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents intérêts des légumineuses pour l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF, Les légumineuses fourragères et prairiales : quoi de neuf ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass silage to improve productivity and reduce pollutant emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Arachis Pintoi in different levels on diets based on dwarf elephant grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive tannins in forage legumes: myths, ignorance and aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Fryganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorata M. Ropiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Synergy of Sciences: Partnering for Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agronomy (ASA). USA., Nov 2015, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing bioactive legumes with grass impacts animal productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Legumes: Forages with Veterinary, Nutritional &amp; Environmental Qualities: Opportunities and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Agricultural Botany (NIAB). GBR., Oct 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between plant species on intake and digestive efficiency in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forage quality of an upland permanent grassland under climate change including a summer extreme drought combined with a heat wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: perspectives for mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA based characterization of the diet from digested samples: a reliability study in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du régime alimentaire des ruminants à partir de l'analyse des produits de la digestion par DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and redclover silages on intake processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. European Grassland Federation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jul 2012, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and red clover silages on voluntary intake and digestive processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des métabolites secondaires présents dans les espèces prairiales sur leur utilisation digestive par les ruminants et les rejets dans l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing proportion of alfalfa-ryegrass mixed diets on intake, digestion and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The condensed tannins in sainfoin cause digestive synergy on in vitro rumen fermentation of cocksfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.F. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Animal Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., Apr 2010, Belfast, Ireland. XXIV, 370, VI p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production and microbial profile in the rumen from three high water-soluble carbohydrate perennial ryegrass monocultures differing in their heading dates using RUSITEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of associating ryegrass to lucerne or sainfoin on rumen digestion in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two grass-legume associations on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Joint INRA-RRI Symposium. GUT MICROBIOME : Functionality, interaction with the host and impact on the environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro des interactions digestives entre graminées et légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de séquestration des fumonisines B1 et B2 par les bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du complexe zéaralénone - Streptococcus thermophilus dans le jus de rumen in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding and biotransformation of the Fusarium mycotoxin zearalenone to α-zearalenol by lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude des bactéries lactiques à séquestrer et biotransformer les fusariotoxines. Application à la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l'addition d'agents biologiques sur la présence de myotoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility and methane emissions of lambs fed with sugarcane silage with Moringa oleifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus amyloliquefaciens -516 harbors interesting properties for being used as a future beneficial direct-fed microbial in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de solutions alternatives à la canulation pour mesurer des dynamiques de pH ruminal chez des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.62, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro industrial by-products containing tannins as potential natural resources to control gastro intestinal nematodes in ruminants: What ? Why ? How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. J. Torres-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Milan Thamsborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COMBAR-ACSRPC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro screening of the anthelmintic effects of by-products of the chestnut industry against parasitic nematodes of sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass-based silage to improve performances and reduce methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTERIC METHANE EMISSION ESTIMATED WITH THE SF6 TRACER TECHNIQUE IS RELIABLE ON RUMEN CANNULATED SHEEP FED FORAGES SILAGES DIETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Emili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dehydrated hazelnut pericarps and pellets of sainfoin as condensed tannins-containing resources on in vitro rumen fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovicidal and larvicidal activity of two extracts of Acacia raddiana on Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Costa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting Na07/CAPAR A - Novel Approaches to the Control of Helmith Parasites of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belem, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich food source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen fatty acid metabolism in lambs fed silages containing bioactive forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies permanentes, un réservoir de métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012, Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un fourrage de haute valeur alimentaire favorable à la réduction des rejets. Fait marquant URH, équipe relation animal plante aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of plant bioactive compounds to reduce greenhouse gas emissions from farmed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions from livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-260, 2021, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2020.0077.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why feed sainfoin to ruminants ? A Forage of a Good Feeding Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilbert Frans Pellikaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainfoin Growers’ guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotswold Seeds Ltd, 2016, 978-0-9934533-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester le pâturage du sainfoin, du plantain et de la chicorée chez les petits ruminants. Fiches techniques du projet Fastoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling to replace rumen-fistulated animals in ruminant nutrition research - a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’inra pour le biocontrôle. Dossier de presse. Des plantes à tannins pour lutter contre des vers parasites des chèvres et moutons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on forage quality of grasslands and their use by grazing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 7.2, /. 2014, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de biotransformation et de séquestration des fusariotoxines chez les bactéries fermentaires pour la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007CLF21729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00717731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des fourrages : intérêts pour améliorer leur valeur alimentaire et réduire les impacts environnementaux de la production de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02786575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health Strategies Through Nutritional Innovation for Sustainable Livestock Production and Climate Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Virtual Summer Course, Bandung, Indonesia. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'utilisation d'animaux fistulés pour les essais de fermentation ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Lempdes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId523"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E15AC23"/>
+    <w:nsid w:val="2727A8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-niderkorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-7623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113765452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203274705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186576" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7290-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116416" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vastolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Kiatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Nocerino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkos Haroutounian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1530419" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Nanda Kurniawan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahrowi Nahrowi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri Rizki Yanza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraga Jayanegara" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2025/13.3.573.583" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05188575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Calabr&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Isabella Cutrignelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2527717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05389634v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisha Rachma Azzahra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Susanto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohmatussolihat Rohmatussolihat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Fidriyanto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14202/vetworld.2025.3571-3593" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Apriani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulansih Dwi Astuti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima S H Martin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d260236" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Irawan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13853" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y R Yanza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jayanegara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1359/1/012107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Ramadhani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Norma Respati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14081231" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Souza Takahashi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopes Dias da Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rez-Marquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanova Lugo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01007-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395131v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmah A Parastiwi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Sri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lestari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri R Yanza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d241227" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Menci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Natalello" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stamilla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mangano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Torrent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza-Ocampos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sarasti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022010" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menci" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natalello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luciano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priolo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20292" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Valenti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.114977" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365169v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99109-y" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096506v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010086" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4841-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoste Herv&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier, Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;a, Barbara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrent" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mueller-Harvey" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114357" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519929v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Spoto Corr&#234;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas William Mendes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento Lemos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crouzoulon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626130v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mueller-Harvey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karonen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2017.06.0369" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622112v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Luciano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pauselli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Sebastiani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.05.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKLDSCJ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Limaa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Pinheiro Sanches" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zabr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kabor&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2019.107777" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622241v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzatti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves Duchini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/rbz4820190044" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622915v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Kozloski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15864" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#233; Bayala" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leando Nascimento Lemos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625581v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana M Katiki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Martins Costa-J&#250;nior" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017044" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608563v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Dal Pizzol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.04.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzattia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloskib" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filhoa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.07.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603134v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Campidonico" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619369v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabr&#233; Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou H Tamboura" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marie Gaston Belem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.avs.20170505.11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635958v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632346v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12225" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XZG7L3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632571v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campidonico" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Toral" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luciano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valenti" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9922" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639987v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ramsay" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Drake" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Grosse Brinkhaus" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636664v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12169" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8B3P0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637473v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.07.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640450v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske Willerslev" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12921" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coudert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bergeault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lali&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001785" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macheboeuf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14168" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635394v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14252" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644827v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.09.014" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCFTKDCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644623v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Theodoridou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.003" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPX2KS16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647558v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2819" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiang Hou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00775.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BDA61D8FDF21C8A4902604386431058FEF5403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360818v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04065.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662425v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004261" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662775v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2007.1010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653951v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02958.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324602v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toto Toharmat" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handi Saputra" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariana Setiawan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412648v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263461v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917157v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591656v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733336v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cutrignelli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160318v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160359v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059881v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136438v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena S. Takahashi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-M&#225;rquez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.D. Costa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559551v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanza Y.R." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189499v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160322v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059835v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952878v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alessandro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774795v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854279v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681294v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733359v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159157v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059694v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketavong" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788971v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786519v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735207v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Lima" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785135v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605345v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603805v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743521v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739646v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739513v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreeva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauselli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742070v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799837v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Fryganas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorata M. Ropiak" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791930v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478091v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740074v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743384v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Barba" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210453v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802844v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757875v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752372v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751730v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.F. Lee" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752230v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Scollan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757344v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753266v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753612v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753840v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757783v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aboab" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754093v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756433v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750822v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759433v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136589v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Takahashi" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136283v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745737v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807616v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. J. Torres-Acosta" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Milan Thamsborg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Williams" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737678v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734315v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737350v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795590v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Costa Junior" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamboura" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742367v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332042.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-816-2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741281v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Toral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campidonico" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332041.pptx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745183v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802288v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796780v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Frans Pellikaan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159239v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907600v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790310v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611403v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717731v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21729" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786575v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527399v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733354v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733356v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733355v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733353v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733348v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733347v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733351v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-niderkorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-7623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113765452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203274705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186576" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7290-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vastolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Kiatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Nocerino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkos Haroutounian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1530419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Nanda Kurniawan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahrowi Nahrowi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri Rizki Yanza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraga Jayanegara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2025/13.3.573.583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05188575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Calabr&#242;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Isabella Cutrignelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2527717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05389634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisha Rachma Azzahra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Susanto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohmatussolihat Rohmatussolihat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Fidriyanto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14202/vetworld.2025.3571-3593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Apriani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulansih Dwi Astuti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima S H Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d260236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Irawan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Ramadhani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Norma Respati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14081231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Souza Takahashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopes Dias da Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rez-Marquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanova Lugo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01007-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y R Yanza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jayanegara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1359/1/012107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmah A Parastiwi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Sri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lestari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri R Yanza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d241227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Menci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Natalello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stamilla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mangano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Torrent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza-Ocampos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sarasti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natalello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luciano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99109-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4841-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoste Herv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier, Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;a, Barbara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Valenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.114977" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20292" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mueller-Harvey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114357" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Spoto Corr&#234;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas William Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento Lemos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crouzoulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mueller-Harvey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2017.06.0369" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Luciano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pauselli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Sebastiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.05.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKLDSCJ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Limaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Pinheiro Sanches" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zabr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kabor&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2019.107777" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzatti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves Duchini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/rbz4820190044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Kozloski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15864" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#233; Bayala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leando Nascimento Lemos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608563v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Dal Pizzol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.04.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzattia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloskib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filhoa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.07.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Campidonico" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabr&#233; Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou H Tamboura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marie Gaston Belem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.avs.20170505.11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana M Katiki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Martins Costa-J&#250;nior" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635958v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12225" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XZG7L3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campidonico" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Toral" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luciano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valenti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9922" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ramsay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Drake" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Grosse Brinkhaus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04106" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12169" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8B3P0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637473v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.07.025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coudert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bergeault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lali&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001785" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macheboeuf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14168" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635394v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14252" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske Willerslev" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12921" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644827v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.09.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCFTKDCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647558v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2819" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Theodoridou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPX2KS16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiang Hou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00775.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BDA61D8FDF21C8A4902604386431058FEF5403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360818v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04065.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004261" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666789v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662775v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2007.1010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653951v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653340v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02958.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263461v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324602v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toto Toharmat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handi Saputra" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariana Setiawan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917157v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591656v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cutrignelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136438v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena S. Takahashi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-M&#225;rquez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.D. Costa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559551v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanza Y.R." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059881v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160318v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160359v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189499v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alessandro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangano" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774795v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854279v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681294v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733359v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788971v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738354v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786519v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735207v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Lima" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159157v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059694v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketavong" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785135v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605345v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743521v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreeva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauselli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739646v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Fryganas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorata M. Ropiak" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791930v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740074v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743384v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Barba" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741809v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210453v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802844v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757875v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752372v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.F. Lee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752230v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Scollan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757344v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753266v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753612v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753840v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757783v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aboab" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754093v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756433v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750822v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759433v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136589v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Takahashi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745737v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807616v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. J. Torres-Acosta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Milan Thamsborg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Williams" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737678v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734315v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737350v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795590v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Costa Junior" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamboura" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332042.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-816-2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741281v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Toral" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campidonico" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332041.pptx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745183v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802288v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796780v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Frans Pellikaan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159239v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907600v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790310v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611403v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717731v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21729" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786575v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527399v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733356v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733355v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733353v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733354v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733348v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733347v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733351v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>