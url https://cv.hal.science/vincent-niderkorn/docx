--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:181.99052132701px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Niderkorn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn, chercheur INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4631-7623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113765452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203274705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-7290-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : Valeur de ressources alimentaires diversifiées pour les ruminants, ressources riches en composés bioactifsHabilitation à diriger des recherches (HDR), Université Clermont-Auvergne, Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chavinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling as an alternative to rumen canula for the inoculation of in vitro batch fermentation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 327, pp.116416. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of agro-industrial by-products rich in polyphenols on in vitro fermentation and methane reduction in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu Donné Kiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1530419. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1530419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Legume Quality Based on Chemical Composition and Digestibility Values using Multivariate Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedy Nanda Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17582/journal.aavs/2025/13.3.573.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Investigation of the Effects of Bacillus subtilis-810B and Bacillus licheniformis-809A on the Rumen Fermentation and Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15040476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of mediterranean agro-industrial by-products rich in phenolic compounds for their ability to modulate in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Isabella Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.1478-1488. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2025.2527717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of Lactiplantibacillus plantarum and Acacia mangium leaf tannin extract on the fermentation quality, digestibility, and metabolomic profile of Indigofera silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farisha Rachma Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwan Susanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohmatussolihat Rohmatussolihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusli Fidriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.3571-3593. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14202/vetworld.2025.3571-3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition, in vitro rumen profile and methane emission of fermented and non-fermented grass-legume mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Apriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulansih Dwi Astuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima S H Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d260236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponin Extracts Utilization as Dietary Additive in Ruminant Nutrition: A Meta-Analysis of In Vivo Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitri Ramadhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Norma Respati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), pp.1231. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14081231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nutritional quality and gas production kinetics: incorporating Tithonia diversifolia into sugarcane silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena Souza Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lopes Dias da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pérez-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Casanova Lugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of red clover and sainfoin silages on the performance, nutrient utilization and milk fatty acids profile of ruminants: A meta‐analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpn.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1359 (1), pp.012107. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1359/1/012107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating nutrient composition and polyphenol concentration using Near-Infrared Spectroscopy (NIRS) in tropical forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmah A Parastiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neng Sri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d241227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chestnut shells in the diet of lamb: Effects on growth performance, fatty acid metabolism, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.107105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of enteric methane emissions by sheep using an intercontinental database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Belanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hristov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Denman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Kebreab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.135523. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestomic data of proteolysis during whether post rumen digestion after tannin supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108492. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agro-industrial by-products containing tannins for the integrated control of gastrointestinal nematodes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza-Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.10. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary tannin supplementation on cow milk quality in two different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities Offered by Plant Bioactive Compounds to Improve Silage Quality, Animal Health and Product Quality for Sustainable Ruminant Production: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and extreme climatic events on forage quality and in vitro rumen fermentation in permanent grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Augusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (16), pp.4841 - 4853. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-4841-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes bioactives pour répondre aux nouvelles attentes de l’élevage des Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoste Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier, Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">França, Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Editions Vétérinaires et Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the chemical composition and digestibility of leaves from fifty woody species in temperate areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95, pp.1295-1308. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00662-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two tannin extracts at different doses in interaction with a green or dry forage substrate on in vitro rumen fermentation and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2021.114977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese quality from cows given a tannin extract in 2 different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (9), pp.9543-9555. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation of diets with different types of condensed tannins derived from sainfoin (Onobrychis viciifolia Scop.) pellets and hazelnut (Corylus avellana L.) pericarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 259, pp.114357. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin supplementation modulates the composition and function of ruminal microbiome in lambs infected with gastrointestinal nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas William Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of condensed tannins in forage legumes fed to ruminants: importance of structure, concentration, and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarit Karonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.861-885. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2017.06.0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding lambs with silage mixtures of grass, sainfoin and red clover improves meat oxidative stability under high oxidative challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Acacia mearnsii supplementation on nutrition, parasitological, blood parameters and methane emissions in Santa Inês sheep infected with Trichostrongylus colubriformis and Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Limaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Pinheiro Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2019.107777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus): deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing the proportion of chicory in forage-based diets on intake and digestion by sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.718-726. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red clover silage: an alternative for mitigating the impact of nitrogen excretion in ovine production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/rbz4820190044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between Arachis pintoi and dwarf elephantgrass hays on nutritional value in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M. N. Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.894-899. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation characteristics, methane production and rumen microbial community of two major Acacia species used in Sahelian region of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leando Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between grasses and forage legumes from temperate and subtropical areas on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Dal Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M.N. Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.178-185. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between red clover and Kikuyu grass silage: Proteolysis reduction and synergy during in vitro organic matter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloskib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filhoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres, une ressource fourragère au pâturage pour des bovins laitiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between fresh perennial ryegrass and white clover on dynamics of intake and digestion in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (4), pp.691-699. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguminosas bioactivas para mejorar el perfil lipídico de la carne de cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ganadería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical and ethnoveterinary surveys of two acacias (Acacia raddiana and Acacia nilotica) exploited in small ruminant rearing in sahelian area of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabré Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou H Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marie Gaston Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.avs.20170505.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the in vitro anthelmintic effects of Acacia nilotica and Acacia raddiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana M Katiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Martins Costa-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.44. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés bioactifs des légumineuses fourragères : des atouts en alimentation ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich feed source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.622-631. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of forage legumes on intake, digestion and methane emissions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of ruminal digesta and longissimus muscle from lambs fed silage mixtures including red clover, sainfoin, and timothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P G Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple advantages of using forage legumes to feed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Hydroxide Enhances Extractability and Analysis of Proanthocyanidins in Ensiled Sainfoin (Onobrychis viciifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Grosse Brinkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (43), pp.9471-9479. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: specificities of mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.239-254. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of in vitro rumen fermentation of silage mixtures including sainfoin and red clover as bioactive legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between orchardgrass and red clover silages on voluntary intake and digestion in sheep: Evidence of a synergy on digestible dry matter intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (10), pp.4967-4976. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of plants from diversified natural grasslands for their potential to combine high digestibility, and low methane and ammonia production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (11), pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1805-1809. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1826-1829. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty thousand years of Arctic vegetation and megafaunal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eske Willerslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Moora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 506 (7486), pp.47-51. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mixing cocksfoot and sainfoin on &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; rumen fermentation. Role of condensed tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (1-2), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer la composition du régime alimentaire des herbivores domestiques au pâturage : l'approche par métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boudon Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of associative effects between grasses and legumes in binary mixtures on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (4), pp.1138-1145. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the effects of condensed tannins in sainfoin on the digestive process in the rumen at two vegetation cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (3-4), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des plantes au cours de leur conservation et conséquences sur leur valeur pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated (RUSITEC) metabolism of freshly cut or wilted grasses with contrasting polyphenol oxidase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.196-205. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall component and mycotoxin moieties involved in binding of fumonisin B1 and B2 by lactic acid bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.977-985. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04065.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between forages on feed intake and digestion in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.951-960. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 194, pp.189-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the bacteria-bound zearalenone complex in ruminal fluid and in simulated gastrointestinal environment in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.463-467. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2007.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusariotoxines : comment limiter leur présence dans les ensilages et leur impact chez les ruminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an in vitro simulated corn silage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.406-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; model simulating corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (04), pp.406-415. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030601101110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Fusarium mycotoxins by fermentative bacteria in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (4), pp.849-856. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.02958.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des espèces fourragères riches en bioactifs dans les prairies multi-espèces : où en sommes-nous ? Défis et perspectives d'avenir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Prairies Multi-espèces (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francaise de la Production Fourragère (AFPF), Dec 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing bioactive-rich forage species in multi-species grasslands: where do we stand? Challenges and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGF symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ensiling Effects on Leucaena and Calliandra: Physico-Chemical Composition and In Vitro Rumen Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toto Toharmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handi Saputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariana Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th South-East Asian Association of Agricultural Colleges (SAADC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Can Tho City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of chestnut skins in the diet. Effects of peeling method, mode of production and variety on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sampling method, oral-stomach sampling vs. sampling through ruminal cannula, on pH and concentrations volatile fatty acids and mineral of rumen fluid during an acidogenic challenge in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of inclusion of agroindustrial wastes in ruminant feeds. Effect of chestnut skins on rumen fermentation and animal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminars on Tropical Bioresources Advancement and Technology (ISOTOBAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Mediterranean agro-industrial by-products on in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of Bacillus subtilis CH201 and Bacillus licheniformis CH200 on rumen microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithonia divesifolia as unconventional roughage source for ruminant diets reduces in vitro gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Sustainable Agromaritime and Environmental Development (FiSAED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes (GINs) and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l’Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un modèle de plante pour la gestion intégrée des parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, intérêts pour réduire les émissions de gaz à effet de serre en élevage de ruminants (présentation scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of Albizia, Calliandra, Leucaena and Sesbania as tropical forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Animal Research for Eco-Friendly Livestock Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Surakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre en élevage de ruminants avec le sainfoin. Avancées récentes (présentation aux acteurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the inclusion of chestnut shells in the diet of lambs on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to reduce GHG emissions by ruminants and improve animal health & product quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Animal and plant sciences : what interactions for tomorrow’s agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of peeling method, mode of production and variety of chesnut skins on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dosage des tanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet Casdar Fastoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Effects of a Tannin Extract on Forage Protein Understanding the Effects of a Tannin Extract on Forage Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrent Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. INTERNATIONAL GRASSLAND CONGRESS / XI INTERNATIONAL RANGELAND CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated CO2 and extreme climatic events modify nitrogen content and ruminal protein digestion of temperate grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Grassland and International Rangeland Congress, Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding animal with diversified resources to improve productivity and reduce greenhouse emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th UNPAD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bandung, West Java, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de régimes supplémentés avec des granulés de sainfoin déshydraté et des co-produits de l’industrie de la noisette et de la châtaigne chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viâpres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus) : deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps 2019 de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur alimentaire et intérêts des légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion régionale fourragères du Gnis. « Productions fourragères, variétésfourragères, changements climatiques, valeurs alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emissions in sheep infected with parasitic nematodes and supplemented with Acacia mearnsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. GGAA Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COMBITAN : Impact de deux ressources contenant des tannins sur la santé et la physiologie des ovins et des caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche-Entreprise du Carnot France Future Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Future Elevage, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo assessment of the anthelminthic effects of by-products (peels) from the chestnut industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ketavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut Carnot France Futur Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du sainfoin par les ruminants. Valeur alimentaire et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange sur les nouveaux usages et application du sainfoin, Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Viapres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Axonopus catharinensis and Medicago sativa on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGF Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the feeding value of leaves of woody plants for feeding ruminants in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des légumineuses bioactives pour améliorer la qualité du fourrage et réduire les émissions polluantes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospectif Recherches Légumineuses, Académie d’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability of meat from lambs fed silage mixtures of timothy grass, red clover and sainfoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents intérêts des légumineuses pour l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF, Les légumineuses fourragères et prairiales : quoi de neuf ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass silage to improve productivity and reduce pollutant emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Arachis Pintoi in different levels on diets based on dwarf elephant grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive tannins in forage legumes: myths, ignorance and aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Fryganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorata M. Ropiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Synergy of Sciences: Partnering for Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agronomy (ASA). USA., Nov 2015, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing bioactive legumes with grass impacts animal productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Legumes: Forages with Veterinary, Nutritional &amp; Environmental Qualities: Opportunities and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Agricultural Botany (NIAB). GBR., Oct 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between plant species on intake and digestive efficiency in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forage quality of an upland permanent grassland under climate change including a summer extreme drought combined with a heat wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: perspectives for mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA based characterization of the diet from digested samples: a reliability study in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du régime alimentaire des ruminants à partir de l'analyse des produits de la digestion par DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and redclover silages on intake processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. European Grassland Federation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jul 2012, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and red clover silages on voluntary intake and digestive processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des métabolites secondaires présents dans les espèces prairiales sur leur utilisation digestive par les ruminants et les rejets dans l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing proportion of alfalfa-ryegrass mixed diets on intake, digestion and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The condensed tannins in sainfoin cause digestive synergy on in vitro rumen fermentation of cocksfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.F. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Animal Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., Apr 2010, Belfast, Ireland. XXIV, 370, VI p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production and microbial profile in the rumen from three high water-soluble carbohydrate perennial ryegrass monocultures differing in their heading dates using RUSITEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of associating ryegrass to lucerne or sainfoin on rumen digestion in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two grass-legume associations on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Joint INRA-RRI Symposium. GUT MICROBIOME : Functionality, interaction with the host and impact on the environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro des interactions digestives entre graminées et légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de séquestration des fumonisines B1 et B2 par les bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du complexe zéaralénone - Streptococcus thermophilus dans le jus de rumen in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding and biotransformation of the Fusarium mycotoxin zearalenone to α-zearalenol by lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude des bactéries lactiques à séquestrer et biotransformer les fusariotoxines. Application à la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l'addition d'agents biologiques sur la présence de myotoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility and methane emissions of lambs fed with sugarcane silage with Moringa oleifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus amyloliquefaciens -516 harbors interesting properties for being used as a future beneficial direct-fed microbial in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de solutions alternatives à la canulation pour mesurer des dynamiques de pH ruminal chez des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.62, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro industrial by-products containing tannins as potential natural resources to control gastro intestinal nematodes in ruminants: What ? Why ? How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. J. Torres-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Milan Thamsborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COMBAR-ACSRPC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro screening of the anthelmintic effects of by-products of the chestnut industry against parasitic nematodes of sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass-based silage to improve performances and reduce methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTERIC METHANE EMISSION ESTIMATED WITH THE SF6 TRACER TECHNIQUE IS RELIABLE ON RUMEN CANNULATED SHEEP FED FORAGES SILAGES DIETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Emili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dehydrated hazelnut pericarps and pellets of sainfoin as condensed tannins-containing resources on in vitro rumen fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovicidal and larvicidal activity of two extracts of Acacia raddiana on Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Costa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting Na07/CAPAR A - Novel Approaches to the Control of Helmith Parasites of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belem, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich food source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen fatty acid metabolism in lambs fed silages containing bioactive forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies permanentes, un réservoir de métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012, Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un fourrage de haute valeur alimentaire favorable à la réduction des rejets. Fait marquant URH, équipe relation animal plante aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of plant bioactive compounds to reduce greenhouse gas emissions from farmed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions from livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-260, 2021, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2020.0077.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why feed sainfoin to ruminants ? A Forage of a Good Feeding Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilbert Frans Pellikaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainfoin Growers’ guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotswold Seeds Ltd, 2016, 978-0-9934533-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester le pâturage du sainfoin, du plantain et de la chicorée chez les petits ruminants. Fiches techniques du projet Fastoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling to replace rumen-fistulated animals in ruminant nutrition research - a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’inra pour le biocontrôle. Dossier de presse. Des plantes à tannins pour lutter contre des vers parasites des chèvres et moutons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on forage quality of grasslands and their use by grazing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 7.2, /. 2014, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de biotransformation et de séquestration des fusariotoxines chez les bactéries fermentaires pour la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007CLF21729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00717731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des fourrages : intérêts pour améliorer leur valeur alimentaire et réduire les impacts environnementaux de la production de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02786575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health Strategies Through Nutritional Innovation for Sustainable Livestock Production and Climate Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Virtual Summer Course, Bandung, Indonesia. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'utilisation d'animaux fistulés pour les essais de fermentation ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Lempdes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId523"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:181.99052132701px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Niderkorn </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn, chercheur INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4631-7623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113765452</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">203274705</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=CcwsjUQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000358186576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-7290-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : Valeur de ressources alimentaires diversifiées pour les ruminants, ressources riches en composés bioactifsHabilitation à diriger des recherches (HDR), Université Clermont-Auvergne, Clermont-Ferrand</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chavinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice de Boyer Des Roches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effect of agro-industrial by-products rich in polyphenols on in vitro fermentation and methane reduction in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu Donné Kiatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Nocerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1530419. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1530419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling as an alternative to rumen canula for the inoculation of in vitro batch fermentation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 327, pp.116416. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2025.116416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Investigation of the Effects of Bacillus subtilis-810B and Bacillus licheniformis-809A on the Rumen Fermentation and Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani15040476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Legume Quality Based on Chemical Composition and Digestibility Values using Multivariate Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dedy Nanda Kurniawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17582/journal.aavs/2025/13.3.573.583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of mediterranean agro-industrial by-products rich in phenolic compounds for their ability to modulate in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Calabrò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Isabella Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkos Haroutounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.1478-1488. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2025.2527717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of Lactiplantibacillus plantarum and Acacia mangium leaf tannin extract on the fermentation quality, digestibility, and metabolomic profile of Indigofera silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farisha Rachma Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irwan Susanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahrowi Nahrowi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rohmatussolihat Rohmatussolihat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusli Fidriyanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.3571-3593. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14202/vetworld.2025.3571-3593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition, in vitro rumen profile and methane emission of fermented and non-fermented grass-legume mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vita Apriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wulansih Dwi Astuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima S H Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d260236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ruminal and faecal microbiota, digestion processes, and milk composition of dairy cows are modified by the botanical biodiversity of pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.101537. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pâturage d'espèces fourragères riches en métabolites secondaires bioactifs chez les petits ruminants : intérêts sanitaires, zootechniques, économiques, environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.229-242. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of red clover and sainfoin silages on the performance, nutrient utilization and milk fatty acids profile of ruminants: A meta‐analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Physiology and Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpn.13853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1359 (1), pp.012107. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1359/1/012107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazing fodder species rich in bioactive secondary metabolites in small ruminants: health, zootechnical, economic and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.173-185. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art13-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saponin Extracts Utilization as Dietary Additive in Ruminant Nutrition: A Meta-Analysis of In Vivo Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agung Irawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitri Ramadhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Norma Respati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (8), pp.1231. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani14081231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing nutritional quality and gas production kinetics: incorporating Tithonia diversifolia into sugarcane silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena Souza Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lopes Dias da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pérez-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Casanova Lugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-024-01007-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating nutrient composition and polyphenol concentration using Near-Infrared Spectroscopy (NIRS) in tropical forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikmah A Parastiwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neng Sri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lestari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri R Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversitas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d241227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of enteric methane emissions by sheep using an intercontinental database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Belanche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Hristov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk van Lingen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Denman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ermias Kebreab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 384, pp.135523. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chestnut shells in the diet of lamb: Effects on growth performance, fatty acid metabolism, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Stamilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 228, pp.107105. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Tannin Supplementation on Proteolysis during Post-Ruminal Digestion in Wethers Using a Dynamic In Vitro System: A Plant ( Medicago sativa ) Digestomic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (7), pp.2221-2230. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.1c07378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestomic data of proteolysis during whether post rumen digestion after tannin supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.108492. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of agro-industrial by-products containing tannins for the integrated control of gastrointestinal nematodes in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griselda Meza-Ocampos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Sarasti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.10. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary tannin supplementation on cow milk quality in two different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99109-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and extreme climatic events on forage quality and in vitro rumen fermentation in permanent grassland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Morvan-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Augusti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (16), pp.4841 - 4853. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-18-4841-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities Offered by Plant Bioactive Compounds to Improve Silage Quality, Animal Health and Product Quality for Sustainable Ruminant Production: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11010086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plantes bioactives pour répondre aux nouvelles attentes de l’élevage des Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoste Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier, Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">França, Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Editions Vétérinaires et Alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity in the chemical composition and digestibility of leaves from fifty woody species in temperate areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95, pp.1295-1308. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00662-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of two tannin extracts at different doses in interaction with a green or dry forage substrate on in vitro rumen fermentation and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruggero Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 278, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2021.114977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheese quality from cows given a tannin extract in 2 different grazing seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (9), pp.9543-9555. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2021-20292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation of diets with different types of condensed tannins derived from sainfoin (Onobrychis viciifolia Scop.) pellets and hazelnut (Corylus avellana L.) pericarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 259, pp.114357. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating Diversity Into Animal Production Systems Can Increase Their Performance and Strengthen Their Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Savietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2020.00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition chimique et digestibilité in vitro des feuilles d’arbre, d’arbuste et de liane des milieux tempérés en été</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 242, pp.35-47. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5572219564109097E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin supplementation modulates the composition and function of ruminal microbiome in lambs infected with gastrointestinal nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas William Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 96 (3), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiaa024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of condensed tannins in forage legumes fed to ruminants: importance of structure, concentration, and diet composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarit Karonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.861-885. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2135/cropsci2017.06.0369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding lambs with silage mixtures of grass, sainfoin and red clover improves meat oxidative stability under high oxidative challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartolomeo Sebastiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 156, pp.59-67. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Acacia mearnsii supplementation on nutrition, parasitological, blood parameters and methane emissions in Santa Inês sheep infected with Trichostrongylus colubriformis and Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Limaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamires Pinheiro Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 207, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2019.107777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus): deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 238, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing the proportion of chicory in forage-based diets on intake and digestion by sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.718-726. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red clover silage: an alternative for mitigating the impact of nitrogen excretion in ovine production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 48, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/rbz4820190044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between Arachis pintoi and dwarf elephantgrass hays on nutritional value in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline C. Dall-Orsoletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Kozloski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique M. N. Ribeiro-Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58, pp.894-899. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN15864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen fermentation characteristics, methane production and rumen microbial community of two major Acacia species used in Sahelian region of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Spoto Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leando Nascimento Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres, une ressource fourragère au pâturage pour des bovins laitiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 230, pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between fresh perennial ryegrass and white clover on dynamics of intake and digestion in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (4), pp.691-699. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarities between grasses and forage legumes from temperate and subtropical areas on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Dal Pizzol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M.N. Ribeiro-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 228, pp.178-185. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between red clover and Kikuyu grass silage: Proteolysis reduction and synergy during in vitro organic matter degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Cristina Guzattia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves Duchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Vilmar Kozloskib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Mendonça Nunes Ribeiro-Filhoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231, pp.107-110. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguminosas bioactivas para mejorar el perfil lipídico de la carne de cordero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Frutos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ganadería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.52-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanical and ethnoveterinary surveys of two acacias (Acacia raddiana and Acacia nilotica) exploited in small ruminant rearing in sahelian area of Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zabré Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou H Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Marie Gaston Belem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Research in Animal and Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11648/j.avs.20170505.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the in vitro anthelmintic effects of Acacia nilotica and Acacia raddiana.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana M Katiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Martins Costa-Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.44. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés bioactifs des légumineuses fourragères : des atouts en alimentation ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich feed source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.622-631. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of ruminal digesta and longissimus muscle from lambs fed silage mixtures including red clover, sainfoin, and timothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P G Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.1550-1560. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of forage legumes on intake, digestion and methane emissions in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legume Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiple advantages of using forage legumes to feed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 227, pp.171-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Hydroxide Enhances Extractability and Analysis of Proanthocyanidins in Ensiled Sainfoin (Onobrychis viciifolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Grosse Brinkhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (43), pp.9471-9479. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b04106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: specificities of mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.239-254. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gfs.12169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of in vitro rumen fermentation of silage mixtures including sainfoin and red clover as bioactive legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 208, pp.220-224. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2015.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between orchardgrass and red clover silages on voluntary intake and digestion in sheep: Evidence of a synergy on digestible dry matter intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (10), pp.4967-4976. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of plants from diversified natural grasslands for their potential to combine high digestibility, and low methane and ammonia production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lalière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (11), pp.1797-1806. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114001785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1805-1809. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1826-1829. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fifty thousand years of Arctic vegetation and megafaunal diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eske Willerslev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Davison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Moora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Zobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Coissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 506 (7486), pp.47-51. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer la composition du régime alimentaire des herbivores domestiques au pâturage : l'approche par métabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boudon Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 209, pp.43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of mixing cocksfoot and sainfoin on &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; rumen fermentation. Role of condensed tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 178 (1-2), pp.48-56. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the effects of condensed tannins in sainfoin on the digestive process in the rumen at two vegetation cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 170 (3-4), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of associative effects between grasses and legumes in binary mixtures on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (4), pp.1138-1145. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-2819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des plantes au cours de leur conservation et conséquences sur leur valeur pour les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 205, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated (RUSITEC) metabolism of freshly cut or wilted grasses with contrasting polyphenol oxidase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (2), pp.196-205. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2010.00775.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall component and mycotoxin moieties involved in binding of fumonisin B1 and B2 by lactic acid bacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.977-985. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.04065.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360818v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between forages on feed intake and digestion in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.951-960. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 194, pp.189-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the bacteria-bound zearalenone complex in ruminal fluid and in simulated gastrointestinal environment in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (4), pp.463-467. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2007.1010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusariotoxines : comment limiter leur présence dans les ensilages et leur impact chez les ruminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189, pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an in vitro simulated corn silage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food additives and contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.406-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of fermentative bacteria for their ability to bind and biotransform deoxynivalenol, zearalenone and fumonisins in an &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; model simulating corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Additives and Contaminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (04), pp.406-415. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02652030601101110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding of Fusarium mycotoxins by fermentative bacteria in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 101 (4), pp.849-856. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2006.02958.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des espèces fourragères riches en bioactifs dans les prairies multi-espèces : où en sommes-nous ? Défis et perspectives d'avenir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Prairies Multi-espèces (AFPF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francaise de la Production Fourragère (AFPF), Dec 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing bioactive-rich forage species in multi-species grasslands: where do we stand? Challenges and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGF symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ensiling Effects on Leucaena and Calliandra: Physico-Chemical Composition and In Vitro Rumen Fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulianri Rizki Yanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toto Toharmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handi Saputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ariana Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th South-East Asian Association of Agricultural Colleges (SAADC) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Can Tho City, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of chestnut skins in the diet. Effects of peeling method, mode of production and variety on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sampling method, oral-stomach sampling vs. sampling through ruminal cannula, on pH and concentrations volatile fatty acids and mineral of rumen fluid during an acidogenic challenge in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Mediterranean agro-industrial by-products on in vitro ruminal fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vastolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cutrignelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nozière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of inclusion of agroindustrial wastes in ruminant feeds. Effect of chestnut skins on rumen fermentation and animal performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Seminars on Tropical Bioresources Advancement and Technology (ISOTOBAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un modèle de plante pour la gestion intégrée des parasites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gidenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, intérêts pour réduire les émissions de gaz à effet de serre en élevage de ruminants (présentation scientifique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes (GINs) and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gerfault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l’Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of Bacillus subtilis CH201 and Bacillus licheniformis CH200 on rumen microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.I. Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of bioactive forage legumes for ruminant production in temperate and tropical areas: A One health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontier in Sustainable Agromaritime and Environmental Development (FiSAED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bogor, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tithonia divesifolia as unconventional roughage source for ruminant diets reduces in vitro gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumena S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acid composition of Albizia, Calliandra, Leucaena and Sesbania as tropical forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanza Y.R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anuraga Jayanegara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Animal Research for Eco-Friendly Livestock Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Surakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions de gaz à effet de serre en élevage de ruminants avec le sainfoin. Avancées récentes (présentation aux acteurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Sainfoin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Multifolia, Jun 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau de biodiversité végétale des prairies modifie les processus digestifs, le microbiote ruminal et des fèces des vaches laitières et la composition du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Musati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Verdier-Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Institut de l'Elevage, Dec 2022, Paris, France. pp.75-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the inclusion of chestnut shells in the diet of lambs on meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Menci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Natalello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mangano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More diversity within livestock farming systems: an improvement of performances at all scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Committee on Agricultural Research (SCAR) - Sustainable Animal Production (SAP) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of peeling method, mode of production and variety of chesnut skins on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to reduce GHG emissions by ruminants and improve animal health & product quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Animal and plant sciences : what interactions for tomorrow’s agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, CLERMONT FERRAND, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dosage des tanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet Casdar Fastoche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Effects of a Tannin Extract on Forage Protein Understanding the Effects of a Tannin Extract on Forage Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torrent Angélique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. INTERNATIONAL GRASSLAND CONGRESS / XI INTERNATIONAL RANGELAND CONGRESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated CO2 and extreme climatic events modify nitrogen content and ruminal protein digestion of temperate grassland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Grassland and International Rangeland Congress, Nairobi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding animal with diversified resources to improve productivity and reduce greenhouse emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th UNPAD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bandung, West Java, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de régimes supplémentés avec des granulés de sainfoin déshydraté et des co-produits de l’industrie de la noisette et de la châtaigne chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viâpres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin (Onobrychis viciifoliae) et la chicorée (Cichorium intybus) : deux modèles de plantes bioactives pour répondre aux défis agroécologiques en élevage de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps 2019 de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur alimentaire et intérêts des légumineuses fourragères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion régionale fourragères du Gnis. « Productions fourragères, variétésfourragères, changements climatiques, valeurs alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saint Genes Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane emissions in sheep infected with parasitic nematodes and supplemented with Acacia mearnsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Mello Tavares Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Crouzoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. GGAA Greenhouse Gases &amp; Animal Agriculture Conference (GGAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Iguassu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo assessment of the anthelminthic effects of by-products (peels) from the chestnut industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ketavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet COMBITAN : Impact de deux ressources contenant des tannins sur la santé et la physiologie des ovins et des caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Recherche-Entreprise du Carnot France Future Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Future Elevage, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining tannin containing resources to control gastro intestinal nematodes and to reduce GHG emission and bloat in small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Institut Carnot France Futur Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between Axonopus catharinensis and Medicago sativa on in vitro rumen fermentation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. EGF Symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du sainfoin par les ruminants. Valeur alimentaire et réduction des rejets polluants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange sur les nouveaux usages et application du sainfoin, Multifolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Viapres-le-Petit, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the feeding value of leaves of woody plants for feeding ruminants in summer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Novak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Symposium of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des légumineuses bioactives pour améliorer la qualité du fourrage et réduire les émissions polluantes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Prospectif Recherches Légumineuses, Académie d’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différents intérêts des légumineuses pour l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Férard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFPF, Les légumineuses fourragères et prairiales : quoi de neuf ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass silage to improve productivity and reduce pollutant emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stability of meat from lambs fed silage mixtures of timothy grass, red clover and sainfoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andreeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of Arachis Pintoi in different levels on diets based on dwarf elephant grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive tannins in forage legumes: myths, ignorance and aspirations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller-Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aina Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Fryganas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honorata M. Ropiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Drake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting on Synergy of Sciences: Partnering for Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agronomy (ASA). USA., Nov 2015, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mixing bioactive legumes with grass impacts animal productivity ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Legumes: Forages with Veterinary, Nutritional &amp; Environmental Qualities: Opportunities and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Agricultural Botany (NIAB). GBR., Oct 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associative effects between plant species on intake and digestive efficiency in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in forage quality of an upland permanent grassland under climate change including a summer extreme drought combined with a heat wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire réseau Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive forage legumes as a strategy to improve silage quality and minimise nitrogenous losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra (AU), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of climate change effects on forage quality in grasslands: perspectives for mountain and Mediterranean areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the "Mountain Pastures, Mediterranean Forage Resources (FAO-CIHEAM) and Mountain Cheese" networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA based characterization of the diet from digested samples: a reliability study in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta de Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of bioactive grassland plants for reducing enteric methane production and rumen proteolysis using an in vitro screening assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du régime alimentaire des ruminants à partir de l'analyse des produits de la digestion par DNA metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and redclover silages on intake processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. European Grassland Federation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jul 2012, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between cocksfoot and red clover silages on voluntary intake and digestive processes in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. General Meeting of the European Grassland Federation (EGF 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). CHE., Jun 2012, Lublin, Poland. 829 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des métabolites secondaires présents dans les espèces prairiales sur leur utilisation digestive par les ruminants et les rejets dans l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Julier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du réseau prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of increasing proportion of alfalfa-ryegrass mixed diets on intake, digestion and methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâturage et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite des représentants du Groupe Danone à l’URH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Theix, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The condensed tannins in sainfoin cause digestive synergy on in vitro rumen fermentation of cocksfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujiang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In vitro&amp;lt;/em&amp;gt; rumen simulated metabolism (RUSITEC) of freshly cut or wilted grasses with contrasting polyphenol oxidase activities: the effect on rumen parameters, lipolysis and biohydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.F. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Animal Science Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, British Society of Animal Science (BSAS). GBR., Apr 2010, Belfast, Ireland. XXIV, 370, VI p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production and microbial profile in the rumen from three high water-soluble carbohydrate perennial ryegrass monocultures differing in their heading dates using RUSITEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of associating ryegrass to lucerne or sainfoin on rumen digestion in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two grass-legume associations on rumen fermentation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Joint INRA-RRI Symposium. GUT MICROBIOME : Functionality, interaction with the host and impact on the environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro des interactions digestives entre graminées et légumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Bergeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité spécifique dans le fourrage : conséquences sur la valeur alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Surault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de séquestration des fumonisines B1 et B2 par les bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre des Microbiologistes du Pôle Clermontois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité du complexe zéaralénone - Streptococcus thermophilus dans le jus de rumen in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding and biotransformation of the Fusarium mycotoxin zearalenone to α-zearalenol by lactic acid bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude des bactéries lactiques à séquestrer et biotransformer les fusariotoxines. Application à la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l'addition d'agents biologiques sur la présence de myotoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacillus amyloliquefaciens -516 harbors interesting properties for being used as a future beneficial direct-fed microbial in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ieda Cappellozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Danon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Gut Microbiology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aberdeen Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibility and methane emissions of lambs fed with sugarcane silage with Moringa oleifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S. Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pérez-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L.D. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adibe Luiz Abdalla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de solutions alternatives à la canulation pour mesurer des dynamiques de pH ruminal chez des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.62, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une approche par digestomique pour l’étude fine de la digestion post-ruminale des protéines végétales. Application à l’effet des tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro industrial by-products containing tannins as potential natural resources to control gastro intestinal nematodes in ruminants: What ? Why ? How ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. J. Torres-Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Milan Thamsborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint COMBAR-ACSRPC meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro screening of the anthelmintic effects of by-products of the chestnut industry against parasitic nematodes of sheep and goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including bioactive legumes in grass-based silage to improve performances and reduce methane emissions in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTERIC METHANE EMISSION ESTIMATED WITH THE SF6 TRACER TECHNIQUE IS RELIABLE ON RUMEN CANNULATED SHEEP FED FORAGES SILAGES DIETS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvanne Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Emili</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Saint-Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dehydrated hazelnut pericarps and pellets of sainfoin as condensed tannins-containing resources on in vitro rumen fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovicidal and larvicidal activity of two extracts of Acacia raddiana on Haemonchus contortus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Zabré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adama Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balé Bayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M. Costa Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tamboura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Meeting Na07/CAPAR A - Novel Approaches to the Control of Helmith Parasites of Livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belem, Brazil. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silages containing bioactive forage legumes: a promising protein-rich food source for growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Anglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Quereuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen fatty acid metabolism in lambs fed silages containing bioactive forage legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Toral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Campidonico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Copani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 576 p., 2015, Book of Abstracts of the 66th Annual Meeting of the European Association for Animal Production. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-816-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prairies permanentes, un réservoir de métabolites secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012, Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un fourrage de haute valeur alimentaire favorable à la réduction des rejets. Fait marquant URH, équipe relation animal plante aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Theodoridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of plant bioactive compounds to reduce greenhouse gas emissions from farmed ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Maxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Guyader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reducing greenhouse gas emissions from livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-260, 2021, </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2020.0077.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why feed sainfoin to ruminants ? A Forage of a Good Feeding Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilbert Frans Pellikaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frigga Dohme-Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Bee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainfoin Growers’ guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotswold Seeds Ltd, 2016, 978-0-9934533-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tester le pâturage du sainfoin, du plantain et de la chicorée chez les petits ruminants. Fiches techniques du projet Fastoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral-stomach sampling to replace rumen-fistulated animals in ruminant nutrition research - a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kwaitkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquêtes de l’inra pour le biocontrôle. Dossier de presse. Des plantes à tannins pour lutter contre des vers parasites des chèvres et moutons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate change on forage quality of grasslands and their use by grazing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Lüscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 7.2, /. 2014, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de biotransformation et de séquestration des fusariotoxines chez les bactéries fermentaires pour la détoxification des ensilages de maïs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007CLF21729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00717731v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des fourrages : intérêts pour améliorer leur valeur alimentaire et réduire les impacts environnementaux de la production de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02786575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health Strategies Through Nutritional Innovation for Sustainable Livestock Production and Climate Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Virtual Summer Course, Bandung, Indonesia. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview and advances in research in ruminant nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding recomendations for ruminants : The INRA feeding system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bogor, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding resources containing bioactive compounds to improve productivity and to reduce GHG emissions by ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Bandung, West Java, Indonesia. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives à l'utilisation d'animaux fistulés pour les essais de fermentation ruminale in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Niderkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Macheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Torrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Forano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chaucheyras-Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Lempdes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId525"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2727A8FC"/>
+    <w:nsid w:val="AC80DB6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-niderkorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-7623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113765452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203274705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186576" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7290-2019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vastolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Kiatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Nocerino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkos Haroutounian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1530419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Nanda Kurniawan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahrowi Nahrowi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri Rizki Yanza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraga Jayanegara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2025/13.3.573.583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05188575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Calabr&#242;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Isabella Cutrignelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2527717" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05389634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisha Rachma Azzahra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Susanto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohmatussolihat Rohmatussolihat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Fidriyanto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14202/vetworld.2025.3571-3593" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Apriani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulansih Dwi Astuti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima S H Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d260236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Irawan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Ramadhani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Norma Respati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14081231" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Souza Takahashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopes Dias da Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rez-Marquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanova Lugo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01007-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149822v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13853" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y R Yanza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jayanegara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1359/1/012107" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmah A Parastiwi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Sri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lestari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri R Yanza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d241227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Menci" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Natalello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stamilla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mangano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Torrent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza-Ocampos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sarasti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365169v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natalello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luciano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priolo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99109-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4841-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoste Herv&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier, Denis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;a, Barbara" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271989v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Valenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.114977" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20292" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569984v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mueller-Harvey" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114357" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Spoto Corr&#234;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas William Mendes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento Lemos" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crouzoulon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mueller-Harvey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karonen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2017.06.0369" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Luciano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pauselli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Sebastiani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.05.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKLDSCJ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Limaa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Pinheiro Sanches" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zabr&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kabor&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2019.107777" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629247v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622241v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzatti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves Duchini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/rbz4820190044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Kozloski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15864" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#233; Bayala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leando Nascimento Lemos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608563v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Dal Pizzol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.04.020" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607451v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzattia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloskib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filhoa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.07.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603134v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Campidonico" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabr&#233; Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou H Tamboura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marie Gaston Belem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.avs.20170505.11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana M Katiki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Martins Costa-J&#250;nior" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635958v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632346v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12225" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XZG7L3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campidonico" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Toral" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luciano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valenti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9922" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639987v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ramsay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Drake" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Grosse Brinkhaus" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04106" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636664v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12169" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8B3P0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637473v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.07.025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639200v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coudert" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bergeault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lali&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001785" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478068v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macheboeuf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14168" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635394v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14252" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640450v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske Willerslev" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12921" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644827v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.09.014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCFTKDCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647558v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2819" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Theodoridou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPX2KS16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647281v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650240v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiang Hou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00775.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BDA61D8FDF21C8A4902604386431058FEF5403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360818v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04065.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004261" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666789v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662775v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2007.1010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653951v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653340v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02958.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412648v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263461v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324602v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toto Toharmat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handi Saputra" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariana Setiawan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917157v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591656v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cutrignelli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136438v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena S. Takahashi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-M&#225;rquez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.D. Costa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559551v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanza Y.R." TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059881v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160318v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160359v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189499v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alessandro" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangano" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774795v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854279v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059835v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681294v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733359v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788971v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738354v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786519v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735207v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Lima" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159157v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059694v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketavong" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785135v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605345v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743521v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739513v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreeva" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauselli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739646v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742070v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799837v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Fryganas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorata M. Ropiak" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791930v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478091v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740074v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743384v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Barba" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741809v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210453v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802844v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757875v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752372v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751730v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.F. Lee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hou" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752230v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Scollan" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757344v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753266v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753612v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753840v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757783v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aboab" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754093v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756433v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750822v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759433v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136589v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Takahashi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745737v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807616v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. J. Torres-Acosta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Milan Thamsborg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Williams" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737678v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734315v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737350v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795590v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Costa Junior" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamboura" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332042.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-816-2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741281v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Toral" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campidonico" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332041.pptx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745183v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802288v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796780v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Frans Pellikaan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159239v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907600v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790310v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611403v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717731v2" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21729" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786575v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527399v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733356v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733355v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733353v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733354v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733348v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733347v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733351v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-niderkorn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4631-7623" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113765452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203274705" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=CcwsjUQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358186576" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-7290-2019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vastolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Mora" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Donn&#233; Kiatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Nocerino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkos Haroutounian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1530419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Point" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2025.116416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04959157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Gresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ieda Cappellozza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Danon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15040476" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04950677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedy Nanda Kurniawan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahrowi Nahrowi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri Rizki Yanza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraga Jayanegara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17582/journal.aavs/2025/13.3.573.583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05188575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Calabr&#242;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Isabella Cutrignelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barbier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2527717" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05389634v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farisha Rachma Azzahra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irwan Susanto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohmatussolihat Rohmatussolihat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli Fidriyanto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14202/vetworld.2025.3571-3593" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972544v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Apriani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulansih Dwi Astuti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima S H Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d260236" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delb&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Verdier-Metz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101537" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612297v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04149822v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agung Irawan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpn.13853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y R Yanza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jayanegara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1359/1/012107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art13-GB" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitri Ramadhani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Norma Respati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14081231" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena Souza Takahashi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopes Dias da Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P&#233;rez-Marquez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Casanova Lugo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01007-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmah A Parastiwi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neng Sri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lestari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulianri R Yanza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d241227" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04009386v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Belanche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Hristov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk van Lingen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Denman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermias Kebreab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135523" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277880v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Menci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Natalello" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stamilla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mangano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Torrent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107105" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583376v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c07378" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108492" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612520v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griselda Meza-Ocampos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marchand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Sarasti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Menci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Natalello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luciano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99109-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03334552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Decau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-4841-2021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03096506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010086" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03193833v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoste Herv&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier, Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;a, Barbara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312415v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00662-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Valenti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2021.114977" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20292" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Torrent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mueller-Harvey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114357" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2020.00109" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572219564109097E12" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519929v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Spoto Corr&#234;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas William Mendes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Nascimento Lemos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Crouzoulon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa024" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626130v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mueller-Harvey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarit Karonen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci2017.06.0369" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622112v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Luciano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Pauselli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeo Sebastiani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.05.020" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKLDSCJ6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Limaa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Pinheiro Sanches" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Zabr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kabor&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2019.107777" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625858v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Rochette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002185" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzatti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves Duchini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/rbz4820190044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline C. Dall-Orsoletta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiter" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Kozloski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN15864" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#233; Bayala" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leando Nascimento Lemos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573239v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Awad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12270" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Dal Pizzol" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.N. Ribeiro-Filho" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.04.020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607451v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cristina Guzattia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Vilmar Kozloskib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Mendon&#231;a Nunes Ribeiro-Filhoa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.07.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Toral" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Herv&#225;s" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Frutos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Campidonico" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zabr&#233; Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou H Tamboura" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marie Gaston Belem" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.avs.20170505.11" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625581v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana M Katiki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Martins Costa-J&#250;nior" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017044" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635958v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632346v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12225" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XZG7L3W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632571v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Campidonico" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Toral" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luciano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Valenti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9922" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636241v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639987v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Ramsay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Drake" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Grosse Brinkhaus" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b04106" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636664v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#252;scher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Porqueddu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12169" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8B3P0NV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637473v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2015.07.025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L9ZRQG1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Julien" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9178" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Coudert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bergeault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lali&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001785" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478068v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macheboeuf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14168" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635394v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14252" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640450v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eske Willerslev" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Moora" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zobel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coissac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12921" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650643v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pompanon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boudon Vazeille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644827v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Aufrere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.09.014" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCFTKDCB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644623v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Theodoridou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.09.003" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPX2KS16-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647558v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-2819" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647281v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650240v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cabiddu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujiang Hou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2010.00775.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/10BDA61D8FDF21C8A4902604386431058FEF5403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360818v2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Aboab" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lemaire" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.04065.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662425v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004261" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666789v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662775v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2007.1010" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653628v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tissandier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577523v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652030601101110" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653340v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2006.02958.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05412648v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05263461v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05324602v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toto Toharmat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handi Saputra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ariana Setiawan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04917157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715670v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kwaitkowski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Forano" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733336v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cutrignelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591656v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059881v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gerfault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gay" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206320v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gresse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.I. Cappellozza" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559551v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanza Y.R." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136438v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumena S. Takahashi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-M&#225;rquez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L.D. Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adibe Luiz Abdalla" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189499v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160322v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897921v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Verdier-Metz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952878v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alessandro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mangano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850970v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03854279v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774795v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059835v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03474038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torrent Ang&#233;lique" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681294v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733359v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788971v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738354v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786519v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735207v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Mello Tavares Lima" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059694v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ketavong" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159157v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785135v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603805v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605345v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608208v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743521v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739646v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739513v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andreeva" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattioli" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauselli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742070v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Fryganas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorata M. Ropiak" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791930v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742378v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744208v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478091v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740074v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743384v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta de Barba" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rioux" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741809v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210453v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745610v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746379v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802844v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Julier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744492v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brison" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815108v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752372v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751730v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.F. Lee" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Hou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752230v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Newbold" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Scollan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757344v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753266v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753840v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753612v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757783v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aboab" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754093v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756433v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750822v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759433v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136589v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Takahashi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04059734v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807616v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. J. Torres-Acosta" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Milan Thamsborg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R Williams" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737678v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734315v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002752v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737350v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gaudin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795590v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Costa Junior" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tamboura" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742367v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332042.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-816-2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741281v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Toral" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Campidonico" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#225;s" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/332041.pptx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745183v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802288v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796780v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilbert Frans Pellikaan" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159239v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907600v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790310v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611403v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717731v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21729" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02786575v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527399v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733356v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733355v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733353v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733354v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733347v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733348v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733351v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>