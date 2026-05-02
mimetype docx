--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -17,55 +17,163 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vincent Nourrit </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur à IMT Atlantique</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">vincent-nourrit</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-1949-2207</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">069341443</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/B-3236-2008</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,4307 +200,4307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodative Response to Asymmetrical Accommodative Stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasili Marshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (1), pp.22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vision9010022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of a laser pointer contact lens to improve the reliability of video-based eye-trackers in indoor and outdoor conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Maël Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Othéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nourrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16910/jemr.17.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumented Contact Lens to Detect Gaze Movements Independently of Eye Blinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Othéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Othéguy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational vision science &amp; technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (11), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1167/tvst.13.11.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazed photon sieve for the correction of presbyopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Kummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ogor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Castignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L de Bougrenet de la Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (1), pp.396-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/oe.509300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact lens embedded holographic pointer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Maël Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.6919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-33420-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-Mounted Miniature Motorized Camera and Laser Pointer Driven by Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (7), pp.3503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s23073503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VCSEL pair used as optical pointers in a contact lens for gaze tracking and visual target designation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Maël Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nourrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (7), pp.e0267393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0267393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Multimodal Oculometric Sensor Contact Lens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de la Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (18), pp.6731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22186731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented reality on industrial assembly line: Impact on effectiveness and mental workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis De Bougrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 103, pp.103793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apergo.2022.103793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipurpose Bio-Monitored Integrated Circuit in a Contact Lens Eye-Tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (2), pp.595. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22020595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of virtual reality headset use on eye blinking and lipid layer thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bolloc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pallamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44 (7), pp.1029-1037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfo.2020.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The visual impact of augmented reality during an assembly task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Displays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.101987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.displa.2021.101987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Contact Lens Applied to Gaze Tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perifoveal retinal augmented reality on contact lenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoran Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Heggarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3012710⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.60.11.115103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358544v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perifoveal retinal augmented reality on contact lenses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Smart Contact Lens Applied to Gaze Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.60.11.115103⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3012710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424435v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laser emitting contact lens for eye tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-71233-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical scrambling system for document authentication by image decryption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of a new scleral contact lens with encapsulated photodetectors for eye tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.381297⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (19), pp.28635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.399823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428728v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new scleral contact lens with encapsulated photodetectors for eye tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optical scrambling system for document authentication by image decryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.399823⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.381297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139918v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object kinetics perception in auto-stereoscopic vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (11), pp.C104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.36.00C104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Motion-In-Depth Perception of Random-Dot Stereograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (7), pp.722 - 734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0301006618775026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DR HAGIS—a fundus image database for the automatic extraction of retinal surface vessels from diabetic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Holm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niall Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (1), pp.014503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.4.1.014503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D visual comfort assessment by measuring the vertical disparity tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Displays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50, pp.7-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.displa.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-in-depth direction discrimination in dynamic random dot stereogram: The role of visual perceptual training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin-Zhu Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biochemistry and Biophysics (PROG BIOCHEM BIOPHYS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (7), pp.615-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16476/j.pibb.2017.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of forward light scatter estimations using Shack-Hartmann spot patterns and a straylight meter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Benito Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cataract and Refractive Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (2), pp.320-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcrs.2014.04.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in spectral absorption properties between active neovascular macular degeneration and mild age related maculopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Balaskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Dinsdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tariq Aslam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (5), pp.558-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2012-302305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward light scatter and contrast sensitivity in keratoconic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Jinabhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare O’donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Lens and Anterior Eye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (1), pp.22-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clae.2011.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Spectral Imaging of Retinal Laser Photocoagulation Burns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahiul Muqit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Denniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Marcellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (2), pp.994. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.10-6309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between Visual Field Sensitivity and Spectral Absorption Properties of the Neuroretinal Rim in Glaucoma by Multispectral Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Denniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Schiessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Fenerty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramesh Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (12), pp.8732. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.11-8302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasers in Ophthalmic practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optometry in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (4), pp.160-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution hyperspectral imaging of the retina with a modified fundus camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Denniss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M.K. Muqit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Schiessl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fenerty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (10), pp.686-692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfo.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-ocular scatter and visual performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Kelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optometry in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (3), pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear registration for scanned retinal images: application to ocular polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Vohnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Artal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (29), pp.5341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.005341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrument for measuring the misalignments of ocular surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Tabernero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nourrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Artal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (22), pp.10945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.14.010945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind deconvolution for high-resolution confocal scanning laser ophthalmoscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Vohnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Artal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (10), pp.585-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1464-4258/7/10/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optique adaptative pour l'imagerie rétinienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ej Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacombe Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18, pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential uses of the Fourier plane in free-space wavelength demultiplexing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 43 (3), pp.718 - 727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-imaging properties of polychromatic Gaussian beams: application to wavelength demultiplexing and space routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19 (7), pp.1360 - 1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation and diffraction of truncated Gaussian beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chanclou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.18.000546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4402,1673 +4510,1673 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille de contact électronique pour IHM : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Othéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of education and professional experience on misconceptions in optics in optometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth Conference on Education and Training in Optics and Photonics: ETOP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, May 2023, Cocoa Beach, United States. pp.93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2670794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 0.35-μm subthreshold CMOS ASIC for a Smart Contact Lens Eye-Tracker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Austin, TX, United States. pp.1140-1144, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9937413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Context and Distance Switching on Visual Performances in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRW 2021 : IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lisbonne (virtual), Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW52623.2021.00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting virtual reality discomfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasili Marshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.13.ERVR-168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of virtual reality head mounted display on the attentional visual field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasili Marshev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cochener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.11.HVEI-158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Custom on-axis head-mounted eye tracker for 3D active glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Poilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2021.2.SDA-055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards accurate camera-less eye tracker using instrumented contact lens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Object non-monotonic motion in auto-stereoscopic vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis de Bougrenet</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 17th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961304⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.M4A.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2019.M4A.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472804v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme Peer-Assisted Study Sessions (PASS) : présentation, implémentation et bilan après 1 an</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object non-monotonic motion in auto-stereoscopic vision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards accurate camera-less eye tracker using instrumented contact lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lahuec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-L de Bougrenet de La Tocnaye</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2019.M4A.4⟩</w:t>
+              <w:t xml:space="preserve">2019 17th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS44328.2019.8961304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429028v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wireless contact lens eye tracking system (example of a smart sensors development platform)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSO2017: 5th international conference sensors, energy harvesting, wireless network and smart objects workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the compensation comparison method and the direct compensation method for straylight measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Benito Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual and Physiological Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland. p38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring and modeling intraocular forward light scattering: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Benito Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hema Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII European in Visual and Physiological Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of color retinal images in poor imaging conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P Oakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Imaging Systems and Techniques (IST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Manchester, United Kingdom. pp.176-178, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IST.2012.6295584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should Optics be taught to Optometry students?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education and Training in Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, St. Asaph, United Kingdom. pp.ETA2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ETOP.2009.ETA2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scintillation effects on images by adaptive synthetic apertures in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Consortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonastronomical Adaptive Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Munich, Germany. p67-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6078,371 +6186,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'oculométrie à lentille de contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Othéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Othéguy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nantes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic detection of oculomotor disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Bolloc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APCV 2019: 15th Asia-Pacific Conferenceon Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Osaka, Japan. i-perception, 10 (3), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2041669519877985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smallest detectable depth difference on multiview autostereoscopic displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang Xinzhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APCV 2019: 15th Asia-Pacific Conferenceon Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Osaka, Japan. i-perception, 10 (3), 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2041669519877985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6452,1173 +6560,1173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille sclérale comprenant une partie de recouvrement encapsulant un ou plusieurs composants électroniques et configurée pour laisser apparente la pupille de l'œil portant la lentille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Veillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022008622. DI-TBN-20-004. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille hétérochrome à changement de couleur commandé à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022194922A1. DI-TBN-21-001. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de capture et du suivi du champ visuel attentionnel et/ou du pilotage du regard d’un individu et/ou la désignation visuelle de cibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022101136A1. DI-TBN-20-009. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille de contact pour réalité augmentée et procédé correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Heggarty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2021148548. DI-TBN-19-010. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly consisting of a two-dimensional network of micro-optical devices and a network of micro-images, method for manufacturing same, and security document comprising same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Borde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020161205. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentille de contact pour le pointage automatique de la direction d'un œil d'un individu, système de détection associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferranti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2020212394. DI-TBN-19-001. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly consisting of a complex transparency device and at least one array of micro-images as well as a security document comprising same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Borde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019115664. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système optique de détection et de suivi de mouvements oculaires, monture externe et lentille de contact connectée associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lahuec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferranti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2019193028. DI-TBN-17-006. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de mesure oculaire équipé d'un système optiquement aligné sur l'axe de vision de l'utilisateur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intraocular lens with an extended depth of focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Pynson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: WO2018002110. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2018055073. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263743v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraocular lens with an extended depth of focus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispositif de mesure oculaire équipé d'un système optiquement aligné sur l'axe de vision de l'utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : WO2018055073. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ferragut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: WO2018002110. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975190v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des fonctions de routage spatial et fréquentiel en espace libre : application à la conception de fonctions optiques pour les télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nourrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Bretagne Occidentale (UBO), Brest, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03209402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7684,51 +7792,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C8798D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -7765,51 +8025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Marshev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de la Tocnaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9010022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04622024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oth&#233;guy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.17.1.5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04782029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.13.11.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04355226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kummer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ogor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castignoles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L de Bougrenet de la Tocnaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nourrit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.509300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abiven" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33420-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593832v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073503" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975140v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186731" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bricard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis De Bougrenet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103793" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Massin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marshev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pallamin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochener" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.09.032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bolloc'H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2021.101987" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358544v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Massin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3012710" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03424435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Pigeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.11.115103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946988v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71233-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428728v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.381297" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399823" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618775026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Holm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Russell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcloughlin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.1.014503" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2017.08.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Zhu Sang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16476/j.pibb.2017.0082" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Benito Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Radhakrishnan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2014.04.042" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Balaskas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dinsdale" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Aslam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2012-302305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BDFD70FFA927E8D5B3BC6D17A0C381ADD99233D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428923v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Jinabhai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare O&#8217;donnell" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clae.2011.07.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53PQ8LTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiul Muqit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Denniss" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marcellino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6309" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428921v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Schiessl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fenerty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Gautam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8302" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429059v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denniss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.K. Muqit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schiessl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenerty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2010.10.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bueno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Vohnsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Artal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.005341" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428941v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tabernero" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benito" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010945" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vohnsen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/7/10/010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D1A295C6A217EB516967CF155F8AF6C34D4D6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429084v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Fernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacombe Francois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826163v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01826150v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.18.000546" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302499v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670794" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937413" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00120" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cochener" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.13.ERVR-168" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.11.HVEI-158" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poilane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.2.SDA-055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961304" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284049v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429028v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.M4A.4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845127v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227844v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330149v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332155v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Oakley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcloughlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2012.6295584" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429031v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ETOP.2009.ETA2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Consortini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519877985" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Xinzhu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03788495v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780818v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975212v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejean" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gillot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780555v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975204v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773787v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferragut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03209402v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-nourrit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1949-2207" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069341443" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3236-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05249404v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasili Marshev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de la Tocnaye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nourrit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vision9010022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04622024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ma&#235;l Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oth&#233;guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.17.1.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04782029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/tvst.13.11.12" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04355226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kummer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ogor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Castignoles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L de Bougrenet de la Tocnaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nourrit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.509300" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Abiven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Sinou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Heggarty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Adam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-33420-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593832v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073503" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0267393" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22186731" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Drouot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bricard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis De Bougrenet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2022.103793" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526341v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Massin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marshev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolloc&#8217;h" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pallamin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochener" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2020.09.032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Bolloc'H" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2021.101987" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03424435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Pigeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.11.115103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358544v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Massin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3012710" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02946988v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Khaldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferranti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71233-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.399823" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dejean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.381297" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428733v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.00C104" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831688v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618775026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Holm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Russell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcloughlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.4.1.014503" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2017.08.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Zhu Sang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16476/j.pibb.2017.0082" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Benito Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hema Radhakrishnan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrs.2014.04.042" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Balaskas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dinsdale" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Henson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Aslam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2012-302305" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BDFD70FFA927E8D5B3BC6D17A0C381ADD99233D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428923v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Jinabhai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare O&#8217;donnell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clae.2011.07.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53PQ8LTF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiul Muqit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Denniss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Marcellino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.10-6309" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428921v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Schiessl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fenerty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Gautam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denniss" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.K. Muqit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schiessl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenerty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfo.2010.10.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kelly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bueno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Vohnsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Artal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.005341" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03428941v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tabernero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Benito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010945" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vohnsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Artal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/7/10/010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D1A295C6A217EB516967CF155F8AF6C34D4D6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ej Fernandez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacombe Francois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826162v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01826150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanclou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.18.000546" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302499v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04159435v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2670794" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9937413" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW52623.2021.00120" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227827v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cochener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.13.ERVR-168" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208490v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cochener" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.11.HVEI-158" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poilane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2021.2.SDA-055" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429028v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2019.M4A.4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS44328.2019.8961304" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845127v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227844v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332155v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Russell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P Oakley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mcloughlin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2012.6295584" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03429031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ETOP.2009.ETA2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227908v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Consortini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792431v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669519877985" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978128v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Xinzhu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Veillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03788495v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975212v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dejean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gillot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Borde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03780555v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975204v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03773787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02263743v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ferragut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03209402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>