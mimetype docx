--- v0 (2026-03-15)
+++ v1 (2026-04-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Nyckees </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique médiationniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari &amp; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel. Théories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-206, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les choses... et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage. Nature, structure, apprentissage, usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Humaines, pp.39-49, 2022, 978-2-3610-6726-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sentiment linguistique saussurien à la pensée dans la langue : penser la langue avec et contre Saussure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sentiment linguistique chez Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.41-64, 2021, 979-10-362-0328-2. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.17377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le sens en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgeta Cislaru; Vincent Nyckees. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partage du sens. Approches linguistiques du sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-27, 2019, Les concepts fondateurs de la philosophie du langage, 9781784055417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02057127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la biologie contemporaine plaident-ils contre les thèses objectivistes ? Examen d’une démonstration de George Lakoff (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Jadir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours : description, typologie et théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-204, 2018, 978-3-631-76398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une grammaire de la subjectivité énonciative : une typologie des modes d’engagement de la subjectivité individuelle dans le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Krzyżanowska &amp; K. Wołowska (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions et les valeurs dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Édition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2016, 978-3-631-66645-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b10487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de l’implicite. Unité et diversité des phénomènes d’implicite linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Berbinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dit et le Non-Dit. Langage(s) et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 63-98, 2016, ISBN-978-3-653-96928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les choses... et nous », édition remaniée et augmentée de (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dortier, Jean-François; Journet, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clés du langage, Nature, Origine, Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines Editions, pp.51-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie au regard du locuteur : une typologie des isonymies et des parasémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de sens : Quel écart pour quelle norme ? Petite synthèse portative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Nicolas; Narjoux, Cécile; Reggiani, Christelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et normes : Mélanges offerts à Gérard Berthomieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.21-31, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens figuré en langue et en discours : les sources linguistiques de l'énonciation métaphorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Struve, Daniel et Sakai, Cécile (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Philippe Picquier, pp.13-31, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est sans raison: les bases d'une théorie continuiste de l'évolution sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Candel &amp; François Gaudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects diachroniques du vocabulaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.15-88, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective médiationniste en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Siksou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, construction et instrumentation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Science Publication, pp.47-72, 2003, 978-2-7462-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du monde, interaction et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Buridant; Georges Kleiber; Jean-Christophe Pellat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par monts et par vaux, Itinéraires linguistiques et grammaticaux, Mélanges offerts au professeur Martin Riegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters, pp.285-304, 2001, 90-429-0908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement sémantique et déterminisme socio-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories contemporaines du changement sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.31-58, 2000, Mémoires de la Société de Linguistique de Paris - Nouvelle série - Tome IX, 90-429-0984-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie d'une signification abstraite : les mots de la ruse et de la tromperie en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIIe Congrès international de linguistique et philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 7, Max Niemeyer Verlag, pp.539-548, 2000, 3-484-50377-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’autre comme soi-même? Pour un modèle médiationniste de l’intercompréhension linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dynamique sémiotique et linguistique des individus, 5 (1), pp.84-108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v5i1.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTE DE LECTURE : Michelle Lecolle, Marie Veniard & Olivia Guérin éd. (2018), « Vers une sémantique discursive : propositions théoriques et méthodologiques », Langages, n° 210, juin 2018, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.163.0.3286961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'hyperlogicisme perd le sens : retour sur l'analyse linguistique des énoncés ordinaires à paraphrase métonymique de Nunberg à Langacker et à Kleiber. Présentation, discussion et contre-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 38, p. 149-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux aspects de l’émergence en sémantique : La théorie médiationniste des significations et le modèle continuiste du changement de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’émergence : un concept opératoire pour les sciences du langage ? 134 (juin 2012), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yannick Chevalier et Philippe Wahl éd., 2006, La syllepse, figure stylistique, Presses Universitaires de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, tome CIV, 2009, fascicule 2, pp.306-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique sans langue ? Contribution à une réflexion sur les conditions d'émergence d'un sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition humaine saisie par le langage : de la sémantique cognitive au médiationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, HS-6, Cognition, discours, contextes, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une espèce?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (1), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la langue des métaphores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sens figuré et figuration du monde (35), pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie sémantique et conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les choses... et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Langage, Hors-série, N° 27, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaine référence : la sémantique cognitive face à l’objectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Position(s) de la référence, 15, pp.33-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie du sens figuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 113, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories sémantiques et historicité des significations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, t.XIX-1, pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prigent cacoglosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14/15, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique, cognition, historicité. Quelques solutions aux problèmes posés par les théories du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.71-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens dans les langues naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, t. XVI-1, pp.227-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poète dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles aventures du signifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 79, pp.331-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la texture trouée du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée en visioconférence (zoom) dans le cadre du séminaire "Théories linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Courbon, Nov 2020, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite linguistique, la texture trouée du langage et le mythe de la signification-représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Épistémologie des Sciences du Langage" de MoDyCo - UMR 7114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Godart-Wendling, Oct 2019, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de sens dans l’histoire des langues : continuité ou discontinuité ? divagation ou adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe BABEL EA 2649</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Monte, Mar 2019, Toulon, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture trouée du langage : implicite, inconnu, non verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe BABEL EA 2649</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Monte, Mar 2019, Toulon (Université de Toulon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un débat exemplaire de la sémantique contemporaine : l’analyse des couples d’énoncés en variation métonymique ou synecdochique apparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 2017 de l'Association CLELIA (linguistique et littérature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Petit, Aug 2017, Évian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sentiment linguistique à la pensée-dans-la-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cours de Linguistique Générale 1916-2016. L’émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Genève, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche unifiée des phénomènes d’implicite linguistique : définition et principes de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance scientifique du laboratoire HTL, « Regards actuels sur l’implicite linguistique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Vincent Nyckees, Dec 2016, Paris (Université Paris Cité et UMR 7597 HTL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sens commun dans la construction du sens linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Anscombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts fondateurs de la philosophie du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp. 51-69, 2019, Le partage du sens : approches linguistiques du sens commun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du sens. Approches linguistiques du sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 326 p., 2019, Les concepts fondateurs de la philosophie du langage, 9781784055417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02057122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation entre individu et société. Modèles et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Caron-Pargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermès Science Publications, 2001, 978-2-7462-0358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 978-2-7011-1623-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Nyckees </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les choses... et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage. Nature, structure, apprentissage, usage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Sciences Humaines, pp.39-49, 2022, 978-2-3610-6726-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique médiationniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amir Biglari &amp; Dominique Ducard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sémantique au pluriel. Théories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-206, 2022, 978-2-7535-8095-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sentiment linguistique saussurien à la pensée dans la langue : penser la langue avec et contre Saussure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sentiment linguistique chez Saussure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions, pp.41-64, 2021, 979-10-362-0328-2. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.17377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le sens en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georgeta Cislaru; Vincent Nyckees. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partage du sens. Approches linguistiques du sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1-27, 2019, Les concepts fondateurs de la philosophie du langage, 9781784055417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02057127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements de la biologie contemporaine plaident-ils contre les thèses objectivistes ? Examen d’une démonstration de George Lakoff (1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammed Jadir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et discours : description, typologie et théorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 187-204, 2018, 978-3-631-76398-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une grammaire de la subjectivité énonciative : une typologie des modes d’engagement de la subjectivité individuelle dans le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Krzyżanowska &amp; K. Wołowska (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions et les valeurs dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Édition</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-34, 2016, 978-3-631-66645-6. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b10487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de l’implicite. Unité et diversité des phénomènes d’implicite linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sonia Berbinski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dit et le Non-Dit. Langage(s) et traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 63-98, 2016, ISBN-978-3-653-96928-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les choses... et nous », édition remaniée et augmentée de (2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dortier, Jean-François; Journet, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clés du langage, Nature, Origine, Apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Humaines Editions, pp.51-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de sens : Quel écart pour quelle norme ? Petite synthèse portative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent, Nicolas; Narjoux, Cécile; Reggiani, Christelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures et normes : Mélanges offerts à Gérard Berthomieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.21-31, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polysémie au regard du locuteur : une typologie des isonymies et des parasémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Daval; Pierre Frath; Emilia Hilgert; Silvia Palma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les théories du sens et de la référence. Hommage à Georges Kleiber</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-188, 2014, Res per nomen, 9782915271805</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01864809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens figuré en langue et en discours : les sources linguistiques de l'énonciation métaphorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Struve, Daniel et Sakai, Cécile (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la métaphore, entre Orient et Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Philippe Picquier, pp.13-31, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est sans raison: les bases d'une théorie continuiste de l'évolution sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Candel &amp; François Gaudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects diachroniques du vocabulaire,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, pp.15-88, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00093442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perspective médiationniste en linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Siksou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation, construction et instrumentation du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Hermès Science Publication, pp.47-72, 2003, 978-2-7462-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description du monde, interaction et coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Buridant; Georges Kleiber; Jean-Christophe Pellat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Par monts et par vaux, Itinéraires linguistiques et grammaticaux, Mélanges offerts au professeur Martin Riegel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Peeters, pp.285-304, 2001, 90-429-0908-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La généalogie d'une signification abstraite : les mots de la ruse et de la tromperie en latin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIIe Congrès international de linguistique et philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 7, Max Niemeyer Verlag, pp.539-548, 2000, 3-484-50377-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement sémantique et déterminisme socio-culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théories contemporaines du changement sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.31-58, 2000, Mémoires de la Société de Linguistique de Paris - Nouvelle série - Tome IX, 90-429-0984-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’autre comme soi-même? Pour un modèle médiationniste de l’intercompréhension linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signifiances (Signifying)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dynamique sémiotique et linguistique des individus, 5 (1), pp.84-108. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52497/signifiances.v5i1.312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOTE DE LECTURE : Michelle Lecolle, Marie Veniard & Olivia Guérin éd. (2018), « Vers une sémantique discursive : propositions théoriques et méthodologiques », Langages, n° 210, juin 2018, 128 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.52-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.163.0.3286961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'hyperlogicisme perd le sens : retour sur l'analyse linguistique des énoncés ordinaires à paraphrase métonymique de Nunberg à Langacker et à Kleiber. Présentation, discussion et contre-analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lalies [Langues et littérature : actes des sessions de linguistique et de littérature]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 38, p. 149-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux aspects de l’émergence en sémantique : La théorie médiationniste des significations et le modèle continuiste du changement de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L’émergence : un concept opératoire pour les sciences du langage ? 134 (juin 2012), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Yannick Chevalier et Philippe Wahl éd., 2006, La syllepse, figure stylistique, Presses Universitaires de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, tome CIV, 2009, fascicule 2, pp.306-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une linguistique sans langue ? Contribution à une réflexion sur les conditions d'émergence d'un sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00370860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cognition humaine saisie par le langage : de la sémantique cognitive au médiationnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, HS-6, Cognition, discours, contextes, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corela.1538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'une espèce?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Verbum: Analecta Neolatina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (1), pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00107223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la langue des métaphores ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de praxématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Sens figuré et figuration du monde (35), pp.115-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.7-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie sémantique et conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16, pp.51-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les choses... et nous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Le Langage, Hors-série, N° 27, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humaine référence : la sémantique cognitive face à l’objectivisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Position(s) de la référence, 15, pp.33-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie du sens figuré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 113, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégories sémantiques et historicité des significations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, t.XIX-1, pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prigent cacoglosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire-part</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14/15, pp.97-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sémantique, cognition, historicité. Quelques solutions aux problèmes posés par les théories du prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolia [sciences cognitives, linguistique et intelligence artificielle / revue de linguistique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.71-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du sens dans les langues naturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, t. XVI-1, pp.227-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poète dans les langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 5, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles aventures du signifiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 79, pp.331-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la texture trouée du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence donnée en visioconférence (zoom) dans le cadre du séminaire "Théories linguistiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Courbon, Nov 2020, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implicite linguistique, la texture trouée du langage et le mythe de la signification-représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Épistémologie des Sciences du Langage" de MoDyCo - UMR 7114</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Godart-Wendling, Oct 2019, Nanterre (Université Paris Nanterre - UPL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement de sens dans l’histoire des langues : continuité ou discontinuité ? divagation ou adaptation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe BABEL EA 2649</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Monte, Mar 2019, Toulon, Université de Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La texture trouée du langage : implicite, inconnu, non verbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe BABEL EA 2649</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Monte, Mar 2019, Toulon (Université de Toulon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un débat exemplaire de la sémantique contemporaine : l’analyse des couples d’énoncés en variation métonymique ou synecdochique apparente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session 2017 de l'Association CLELIA (linguistique et littérature)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Daniel Petit, Aug 2017, Évian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sentiment linguistique à la pensée-dans-la-langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cours de Linguistique Générale 1916-2016. L’émergence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Genève, Université de Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche unifiée des phénomènes d’implicite linguistique : définition et principes de typologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance scientifique du laboratoire HTL, « Regards actuels sur l’implicite linguistique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisée par Vincent Nyckees, Dec 2016, Paris (Université Paris Cité et UMR 7597 HTL), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sens commun dans la construction du sens linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Anscombre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts fondateurs de la philosophie du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp. 51-69, 2019, Le partage du sens : approches linguistiques du sens commun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation et sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage du sens. Approches linguistiques du sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Cislaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 326 p., 2019, Les concepts fondateurs de la philosophie du langage, 9781784055417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02057122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation entre individu et société. Modèles et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Caron-Pargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier - Hermès Science Publications, 2001, 978-2-7462-0358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nyckees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 978-2-7011-1623-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nyckees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029126v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17377" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/le-partage-du-sens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631763988/xhtml/chapter09.xhtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653969283/chapter4.xhtml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035704v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v5i1.312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Anscombre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Caron-Pargue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nyckees" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028312v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024540v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17377" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/le-partage-du-sens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783631763988/xhtml/chapter09.xhtml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9783653969283/chapter4.xhtml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100970090" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032413v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032652v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v5i1.312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028157v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.163.0.3286961" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033061v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1538" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035035v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036538v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036022v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030601v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Anscombre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Caron-Pargue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>