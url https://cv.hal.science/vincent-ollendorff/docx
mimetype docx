--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -461,810 +461,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Perroy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222595v1</w:t>
+                <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AIMTOR, a BRET Biosensor for Live Recording of mTOR Activity in Cell Populations and Single Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.e3989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03415988v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is REDD1 a metabolic double agent? Lessons from physiology and pathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AIMTOR, a BRET biosensor for live imaging, reveals subcellular mTOR signaling and dysfunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Britto</w:t>
+                <w:t xml:space="preserve">Lionel J. Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Dumas</w:t>
+                <w:t xml:space="preserve">Amandine Reverbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Giorgetti-Peraldi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Jublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00340.2020⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00790-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936310v1</w:t>
+                <w:t xml:space="preserve">hal-02889781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AIMTOR, a BRET biosensor for live imaging, reveals subcellular mTOR signaling and dysfunctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enora Moutin</w:t>
+                <w:t xml:space="preserve">Is REDD1 a metabolic double agent? Lessons from physiology and pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel J. Tintignac</w:t>
+                <w:t xml:space="preserve">Karine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Reverbel</w:t>
+                <w:t xml:space="preserve">Sophie Giorgetti-Peraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jublanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Bertrand Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.81. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 319 (5), pp.C807-C824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00790-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00340.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889781v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance exercise decreases protein synthesis and ER-mitochondria contacts in mouse skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Merle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Britto</w:t>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (5), pp.1297-1306. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00196.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437605v1</w:t>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Endurance exercise decreases protein synthesis and ER-mitochondria contacts in mouse skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (5), pp.1297-1306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00196.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+                <w:t xml:space="preserve">hal-02437605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoid-dependent REDD1 expression reduces muscle metabolism to enable adaptation under energetic stress</w:t>
               </w:r>
@@ -1397,77 +1397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and high resolution single-cell BRET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,680 +1629,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function relationships in nuclear receptors: the facts Response</w:t>
+                <w:t xml:space="preserve">Peroxisome proliferator-activated receptor gamma (PPAR gamma) and ligand choreography: newcomers take the stage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraydoon Rastinejad</w:t>
+                <w:t xml:space="preserve">Santiago Garcia-Vallve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tomas-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria del Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tibs.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (14), pp.5381-5394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm501155f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837593v1</w:t>
+                <w:t xml:space="preserve">hal-01837615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear receptor full-length architectures: confronting myth and illusion with high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraydoon Rastinejad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Polikarpov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (1), pp.16-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibs.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisome proliferator-activated receptor gamma (PPAR gamma) and ligand choreography: newcomers take the stage.</w:t>
+                <w:t xml:space="preserve">Structure-function relationships in nuclear receptors: the facts Response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Garcia-Vallve</w:t>
+                <w:t xml:space="preserve">Fraydoon Rastinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Guasch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Igor Polikarpov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58 (14), pp.5381-5394. </w:t>
+              <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.290-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm501155f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tibs.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837615v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIRT3, a mitochondrial NAD(+)-dependent deacetylase, is snvolved in the regulation of myoblast differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REDD1 deletion prevents dexamethasone-induced skeletal muscle atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian A Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lapasset</w:t>
+                <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tintignac</w:t>
+                <w:t xml:space="preserve">Aurélie Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (12), pp.20. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 307 (11), pp.E983-E993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00234.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135770v1</w:t>
+                <w:t xml:space="preserve">hal-01635920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDD1 deletion prevents dexamethasone-induced skeletal muscle atrophy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIRT3, a mitochondrial NAD(+)-dependent deacetylase, is snvolved in the regulation of myoblast differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaelle Begue</w:t>
+                <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cortade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+                <w:t xml:space="preserve">Laure Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Docquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 307 (11), pp.E983-E993. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (12), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00234.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0114388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635920v1</w:t>
+                <w:t xml:space="preserve">hal-01135770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of RXR/THR and RXR/PPARG2 heterodimerization by bioluminescence resonance energy transfer (BRET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Mulero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chanjuan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic remodeling of scaffold interactions in dendritic spines controls synaptic excitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Moutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,161 +3984,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ERBB2/HER2 receptor differentially interacts with ERBIN and PICK1 PSD-95/DLG/ZO-1 domain proteins</w:t>
+                <w:t xml:space="preserve">Patched1 interacts with cyclin B1 to regulate cell cycle progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+                <w:t xml:space="preserve">Elizabeth A Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroko Saito</w:t>
+                <w:t xml:space="preserve">Monica Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Le Bivic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel J. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 276 (18), pp.15256 -15263. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (9), pp.2214-2223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M010032200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/emboj/20.9.2214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681606v1</w:t>
+                <w:t xml:space="preserve">hal-02678324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8p12 stem cell myeloproliferative disorder: the FOP-fibroblast growth factor receptor 1 fusion protein of the t(6;8) translocation induces cell survival mediated by mitogen-activated protein kinase and phosphatidylinositol 3-kinase/Akt/mTOR pathways</w:t>
               </w:r>
@@ -4248,511 +4231,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patched1 interacts with cyclin B1 to regulate cell cycle progression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Kong</w:t>
+                <w:t xml:space="preserve">Characterization of the mouse Cblc/Cbl3 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Donoghue</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/20.9.2214⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 280 (1), pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.2000.4116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678324v1</w:t>
+                <w:t xml:space="preserve">hal-02675730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the mouse Cblc/Cbl3 gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fiore</w:t>
+                <w:t xml:space="preserve">The ERBB2/HER2 receptor differentially interacts with ERBIN and PICK1 PSD-95/DLG/ZO-1 domain proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroko Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/bbrc.2000.4116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 276 (18), pp.15256 -15263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M010032200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02675730v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclin F regulates the nuclear localization of cyclin B1 through a cyclin-cyclin interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A Barnes</w:t>
+                <w:t xml:space="preserve">ERBIN: a basolateral PDZ protein that interacts with the mammalian ERBB2/HER2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jaulin-Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (6), pp.1378-1388. </w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (7), pp.407-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/emboj/19.6.1378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/35017038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698812v1</w:t>
+                <w:t xml:space="preserve">hal-02695847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERBIN: a basolateral PDZ protein that interacts with the mammalian ERBB2/HER2 receptor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marchetto</w:t>
+                <w:t xml:space="preserve">Cyclin F regulates the nuclear localization of cyclin B1 through a cyclin-cyclin interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth A Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Le Bivic</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel J. Donoghue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 2 (7), pp.407-414. </w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (6), pp.1378-1388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/35017038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/emboj/19.6.1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695847v1</w:t>
+                <w:t xml:space="preserve">hal-02698812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of FIM-FGFR1, the fusion product of the myeloproliferative disorder-associated t(8;13) translocation</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The serine/threonine phosphatase PP5 interacts with CDC16 and CDC27, two tetratricopeptide repeat-containing subunits of the anaphase-promoting complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J. Donoghue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 272 (51), pp.32011-32018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5605,260 +5605,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The human and mouse fibroblast growth factor 6 (FGF6) genes and their products: possible implication in muscle development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GARP gene encodes a new member of the family of leucine-rich repeat-containing proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coulier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Tetsuro Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delapeyrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in growth factor research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">Cell Growth and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (2), pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703411v1</w:t>
+                <w:t xml:space="preserve">hal-02711879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GARP gene encodes a new member of the family of leucine-rich repeat-containing proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The human and mouse fibroblast growth factor 6 (FGF6) genes and their products: possible implication in muscle development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tetsuro Noguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delapeyrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Growth and Differentiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5 (2), pp.213-219</w:t>
+              <w:t xml:space="preserve">Progress in growth factor research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711879v1</w:t>
+                <w:t xml:space="preserve">hal-02703411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a yeast artificial chromosome from human chromosome band 13q12 containing the FLT1 and FLT3 receptor-type tyrosine kinase genes</w:t>
               </w:r>
@@ -6097,320 +6097,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New gene in the homologous human 11q13-q14 and mouse 7F chromosomal regions</w:t>
+                <w:t xml:space="preserve">Isolation and sequence of the murine Fgf6 cDNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Szepetowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gaudray</w:t>
+                <w:t xml:space="preserve">Irène Marics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delapeyrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mammalian Genome</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 74 (11), pp.1035-1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(92)90025-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715924v1</w:t>
+                <w:t xml:space="preserve">hal-02711885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and sequence of the murine Fgf6 cDNA</w:t>
+                <w:t xml:space="preserve">New gene in the homologous human 11q13-q14 and mouse 7F chromosomal regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Marics</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Szepetowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Geneviève Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Birnbaum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Delapeyrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mammalian Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (3), pp.195-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02711885v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA amplification at 11q13.5-q14 in human breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Szepetowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,51 +6517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Marics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6700,51 +6700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioblast 2022: BEC Inaugural Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carolina Gnaiger; Verena Laner, Jun 2022, Innsbruck, Austria. https://doi.org/10.26124/bec:2022-0001</w:t>
@@ -6855,51 +6855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,90 +6967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7092,103 +7092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
@@ -7217,90 +7217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does REDD1 act as an AMPK-like in skeletal muscle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7342,103 +7342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDD1 deletion prevents dexamethasone-induced skeletal muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rossano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Docquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Day of PhD Students in Chemical and Biological Sciences for Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
@@ -7461,700 +7461,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de REDD1 dans le contrôle de la masse musculaire des souris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de capteurs d'interaction protéique pour la modélisation de la croissance du muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tintignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Perroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Congrès international de l’ACAPS (Association de Chercheurs en Activités Physiques et Sportives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France. 44 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837595v1</w:t>
+                <w:t xml:space="preserve">hal-01837576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs d'interaction protéique pour la modélisation de la croissance du muscle.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837576v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de voies régulatrices des cellules musculaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte de BRET pour l'étude de la transduction du signal et du criblage de molécules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Arpège, IGF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837573v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de BRET pour l'étude de la transduction du signal et du criblage de molécules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Implication de REDD1 dans le contrôle de la masse musculaire des souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Rossano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chamroeun Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Arpège, IGF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Montpellier, France. 54 p</w:t>
+              <w:t xml:space="preserve">15. Congrès international de l’ACAPS (Association de Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837596v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffold remodeling during long term potentiation enables synaptic glutamate receptor cross-talk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Homburger</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Yersinia pseudotuberculosis&amp;lt;/em&amp;gt; infection disrupts the intestinal barrier and enables systemic translocation of &amp;lt;em&amp;gt;Yersinia&amp;lt;/em&amp;gt; and bacteria from the gut flora in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Meinzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Esmiol-Welterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Meeting on Metabotropic Glutamate Receptors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. Pediatric Rheumatology European Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747594v1</w:t>
+                <w:t xml:space="preserve">hal-02748646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Yersinia pseudotuberculosis&amp;lt;/em&amp;gt; infection disrupts the intestinal barrier and enables systemic translocation of &amp;lt;em&amp;gt;Yersinia&amp;lt;/em&amp;gt; and bacteria from the gut flora in mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Berrebi</w:t>
+                <w:t xml:space="preserve">Scaffold remodeling during long term potentiation enables synaptic glutamate receptor cross-talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pellegrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Homburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Pediatric Rheumatology European Society Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Meeting on Metabotropic Glutamate Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Taormina, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1570159X11109050001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748646v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8185,64 +8185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between mitochondria-associated membranes, protein synthesis and energy metabolism in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8297,64 +8297,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,90 +8547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8672,77 +8672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new BRET mTOR Biosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8806,77 +8806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of inter-organ dialogue: Specific gut microbiota signatures in specific-skeletal muscle phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8918,64 +8918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REDD1 Reduces Muscle Metabolism to Foster Adaptation under Fasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Britto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Belloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9052,90 +9052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of mitochondrial NAD+-dependent deacetylase Sirt3 in the regulation of myoblast differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waed Abdel Khalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cortade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tintignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9267,51 +9267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B717B37"/>
+    <w:nsid w:val="A6B21991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9498,51 +9498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ollendorff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9751-2202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00340.2020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraydoon Rastinejad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polikarpov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2015.03.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2014.10.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garcia-Vallve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guasch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tomas-Hernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria del Bas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501155f" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114388" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Mulero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Federici" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Villamil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114511000602" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sebbath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.06.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVMFVNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002769" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Niwa-Kawakita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;tais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606242200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mcdonald" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia F Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ogura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508538200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parnis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10418" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA812F50C385E9960366FC1C38B1689FEDFCACB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Courbard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206460200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681606v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaulin-Bastard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Saito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010032200" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.23.8129-8142.2001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678324v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Barnes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kong" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Donoghue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.9.2214" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.4116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33RF6MKM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.6.1378" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isnardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galindo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.38.26922" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.10.5712" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Moriana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.13.6.1159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.51.32011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Roubin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pizette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Planche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane K&#233;clard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berchel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Loret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;rault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03630269609027911" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703411v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delapeyri&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711879v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Noguchi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715305v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000133817" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715924v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Szepetowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudray" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711885v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marics" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(92)90025-A" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27849GPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Grosgeorge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Courseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Batoz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837596v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747594v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X11109050001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748646v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802477v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ollendorff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9751-2202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05147939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Issertine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ghislin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Laroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501128R" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bouquier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3989" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel J. Tintignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Reverbel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00790-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giorgetti-Peraldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand Favier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00340.2020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815521v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Britto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cortade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belloum" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gallot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0525-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Thi&#233;baut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;cine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Mahfouz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hermant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Garcia-Vallve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guasch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tomas-Hernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria del Bas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm501155f" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraydoon Rastinejad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Polikarpov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2014.10.011" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2015.03.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01635920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Begue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rossano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docquier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00234.2014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135770v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waed Abdel Khalek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lapasset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114388" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Mulero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Federici" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cabello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837588v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Villamil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2013.00095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Meinzer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Barreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Esmiol-Welterlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.02.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellegrino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Homburger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201110101&#160;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Aoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schlernitzauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114511000602" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sebbath" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audebert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Bidaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2009.06.034" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVMFVNQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Barreau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berrebi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dussaillant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002769" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chareyre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Niwa-Kawakita" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000523" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668317v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lecine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves M&#233;tais" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nourry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606242200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mcdonald" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia F Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Ogura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508538200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parnis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Massey-Harroche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10418" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9FA812F50C385E9960366FC1C38B1689FEDFCACB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Salas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eysteries" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nasser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Finetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207262" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Courbard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiore" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adelaide" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Birnbaum" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M206460200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678324v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A Barnes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Kong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Donoghue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/20.9.2214" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guasch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe P&#233;busque" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.21.23.8129-8142.2001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675730v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.4116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-33RF6MKM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681606v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jaulin-Bastard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Saito" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M010032200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695847v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/35017038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698812v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.6.1378" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isnardon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Galindo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.38.26922" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634453v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornel Popovici" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ad&#233;la&#239;de" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chaffanet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.10.5712" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Mattei" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#243;pez Moriana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.13.6.1159" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.51.32011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Roubin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pizette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Planche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696462v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane K&#233;clard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berchel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Loret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;rault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03630269609027911" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Noguchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delapeyri&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715305v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Imbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rosnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000133817" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Marics" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(92)90025-A" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27849GPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715924v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Szepetowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Grosgeorge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Courseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711883v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Batoz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233589v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colomb" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tuifua" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903447v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837649v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ramonatxo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Begue" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837576v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837573v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen B&#232;gue" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernardi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837596v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837595v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamroeun Sar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X11109050001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941419v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2018.32.1_supplement.lb381" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802477v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>