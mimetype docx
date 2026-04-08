--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -692,273 +692,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement géologique de la bataille de Verdun</w:t>
+                <w:t xml:space="preserve">Reconstitution des sécheresses dans le bassin versant de la Moselle depuis le milieu du 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bartier</w:t>
+                <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Harmand</w:t>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lauwers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.5578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972472v1</w:t>
+                <w:t xml:space="preserve">hal-02865469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des sécheresses dans le bassin versant de la Moselle depuis le milieu du 19ème siècle</w:t>
+                <w:t xml:space="preserve">L'environnement géologique de la bataille de Verdun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Delus</w:t>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lauwers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (2), pp.13-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865469v1</w:t>
+                <w:t xml:space="preserve">hal-02972472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Érosion agricole d’un petit bassin versant lorrain depuis 2000 ans : Géoarchéologie de la LGV-Est européenne</w:t>
               </w:r>
@@ -1091,51 +1091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le minerai de Fer fort des plateaux du Bajocien des régions frontalières du Pays-Haut (France), de la Gaume (Belgique) et du Gutland (Grand-Duché de Luxembourg)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1551,278 +1551,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhine flood deposits recorded in the Gallo-Roman site of Oedenburg (Haut-Rhin, France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géoarchéologie du site antique de Molesme en vallée de Laigne (Côte-d’Or) : mise en évidence de l’impact anthropique sur la sédimentation alluviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Deweirdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.01.006⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63, pp.263-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.2006.3298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206188v1</w:t>
+                <w:t xml:space="preserve">hal-01911071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du site antique de Molesme en vallée de Laigne (Côte-d’Or) : mise en évidence de l’impact anthropique sur la sédimentation alluviale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhine flood deposits recorded in the Gallo-Roman site of Oedenburg (Haut-Rhin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 63, pp.263-281. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150, pp.28-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/galia.2006.3298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911071v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oedenburg. Une agglomération d’époque romaine sur le Rhin supérieur : fouilles françaises, allemandes et suisses à Biesheim-Kunheim (Haut-Rhin)</w:t>
               </w:r>
@@ -2745,355 +2745,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie d’un secteur de combat de la Guerre des mines dans le Saillant de St Mihiel (Première Guerre Mondiale, communes de Flirey et Seicheprey)</w:t>
+                <w:t xml:space="preserve">L’étude géoarchéologique des relations Homme/ environnement : l’exemple de Kilwa (Arabie Saoudite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Moulis</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saba Farès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Domestication de l'eau de pluie en méditerranée et implications sociétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972438v1</w:t>
+                <w:t xml:space="preserve">hal-02972220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mardelles sur le tracé du LGV Est (Lorraine, Grand Est) - Le rôle de la carpologie dans une approche interdisciplinaire. Démarche scientifique et résultats d’une opération archéologique exceptionnelle.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géoarchéologie d’un secteur de combat de la Guerre des mines dans le Saillant de St Mihiel (Première Guerre Mondiale, communes de Flirey et Seicheprey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La carpologie et l’interdisciplinarité : approches intégrées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Besse-en-Chandesse, France</w:t>
+              <w:t xml:space="preserve">Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233599v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude géoarchéologique des relations Homme/ environnement : l’exemple de Kilwa (Arabie Saoudite)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mardelles sur le tracé du LGV Est (Lorraine, Grand Est) - Le rôle de la carpologie dans une approche interdisciplinaire. Démarche scientifique et résultats d’une opération archéologique exceptionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saba Farès</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestication de l'eau de pluie en méditerranée et implications sociétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">La carpologie et l’interdisciplinarité : approches intégrées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Besse-en-Chandesse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972220v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire de Cigéo dans les paysages du futur. 2011-2016 et projet 2017-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3820,277 +3820,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie alluviale du site antique de Molesme en plaine alluviale de Laigne (Bourgogne). Réunion des Sciences de la Terre (RST), Dijon.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact alluvial du Rhin sur l’occupation du site gallo-romain d’Oedenburg d’après la répartition spatiale des monnaies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974497v1</w:t>
+                <w:t xml:space="preserve">hal-02974495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact alluvial du Rhin sur l’occupation du site gallo-romain d’Oedenburg d’après la répartition spatiale des monnaies.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géoarchéologie alluviale du site antique de Molesme en plaine alluviale de Laigne (Bourgogne). Réunion des Sciences de la Terre (RST), Dijon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewheirt, Eline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Biellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974495v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie des systèmes fluviaux : les exemples de Molesme et Biesheim.</w:t>
               </w:r>
@@ -4152,230 +4152,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps archéologique, temps géologique : des biais d’enregistrement sédimentaire identifiés sur des sites antiques en domaine alluvial (Molesme (21), Biesheim (68)).</w:t>
+                <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg (Haut-Rhin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">129ème Congrès CTHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
+              <w:t xml:space="preserve">VIIème Colloque AGER, Silva et Saltus en Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974499v1</w:t>
+                <w:t xml:space="preserve">hal-02974498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg (Haut-Rhin).</w:t>
+                <w:t xml:space="preserve">Temps archéologique, temps géologique : des biais d’enregistrement sédimentaire identifiés sur des sites antiques en domaine alluvial (Molesme (21), Biesheim (68)).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème Colloque AGER, Silva et Saltus en Gaule romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">129ème Congrès CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974498v1</w:t>
+                <w:t xml:space="preserve">hal-02974499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4501,51 +4501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGRAMME MÉMOIRE DE L’ANDRA – ARCHÉOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,230 +4689,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation processes and sedimentary filling history of closed depressions on the plateau lorrain, north-eastern Paris Basin (France).</w:t>
+                <w:t xml:space="preserve">Medieval flood risk of the Lizaine River in the town of Montbeliard (Doubs, France) deciphered from sedimentary and historical records.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Klag</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974467v1</w:t>
+                <w:t xml:space="preserve">hal-02974469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval flood risk of the Lizaine River in the town of Montbeliard (Doubs, France) deciphered from sedimentary and historical records.</w:t>
+                <w:t xml:space="preserve">Formation processes and sedimentary filling history of closed depressions on the plateau lorrain, north-eastern Paris Basin (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Grimaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974469v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhine’s floods during roman antiquity. Geoarchaeology of the Oedenburg Gallo-Roman site (France).</w:t>
               </w:r>
@@ -5454,216 +5454,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geo-archaeological study report</w:t>
+                <w:t xml:space="preserve">Rhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saba Farès. </w:t>
+              <w:t xml:space="preserve">Bagnall, R.; Brodersen, K.; Champion, C.; Erskine, A.; Hübner, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kilwa: The ḥima system in the eve of Islam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUN; Editions Universitaires de Lorraine, pp.179-188, In press, Archéologie, Espaces, Patrimoines</w:t>
+              <w:t xml:space="preserve">The Encyclopedia of Ancient History Phase 2 Additions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blackwell Publishing, wbeah16117.pub2, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972195v1</w:t>
+                <w:t xml:space="preserve">hal-02972166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhine</w:t>
+                <w:t xml:space="preserve">Geo-archaeological study report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bagnall, R.; Brodersen, K.; Champion, C.; Erskine, A.; Hübner, S. </w:t>
+              <w:t xml:space="preserve">Saba Farès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Encyclopedia of Ancient History Phase 2 Additions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Blackwell Publishing, wbeah16117.pub2, In press</w:t>
+              <w:t xml:space="preserve">Kilwa: The ḥima system in the eve of Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUN; Editions Universitaires de Lorraine, pp.179-188, In press, Archéologie, Espaces, Patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972166v1</w:t>
+                <w:t xml:space="preserve">hal-02972195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de la guerre sur l'évolution des paysages et des sols à Flirey, à l'est du Saillant de Saint-Mihiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poszwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,251 +5841,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. Fluvial geoarchaeology of the valley floors of the Moselle catchment (France, Luxembourg)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Photographies aériennes obliques, ordres de grandeur et paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Husson; Michel Deshaies. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La géoarchéologie française au xxie siècle / French geoarchaeology in the 21st century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Paysages lus du ciel : hommages à André Humbert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUN-Éditions universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Archéologie, espaces, patrimoines, 978-2-8143-0246-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972563v1</w:t>
+                <w:t xml:space="preserve">hal-01720488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographies aériennes obliques, ordres de grandeur et paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Chapter 7. Fluvial geoarchaeology of the valley floors of the Moselle catchment (France, Luxembourg)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri- Georges Naton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages lus du ciel : hommages à André Humbert</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Archéologie, espaces, patrimoines, 978-2-8143-0246-4</w:t>
+              <w:t xml:space="preserve">La géoarchéologie française au xxie siècle / French geoarchaeology in the 21st century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720488v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine du Rhin : le site romain d'Oedenburg (Haut-Rhin)</w:t>
               </w:r>
@@ -6779,51 +6779,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du Paysage – Projet Mémoire de l’ANDRA – Faisabilité d’un marquage archéologique sur le site Cigéo – phase expérimentale – rapport d’étape 2, 36 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6852,202 +6852,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bliesbruck. Prospection et analyse géo-archéologique 2019 : premiers résultats. In S. Antonelli, et J.-P. Petit, 2019. BLIES SURVEY PROJECT Recherches pluridisciplinaires sur l’occupation du territoire autour de Bliesbruck-Reinheim, de la Préhistoire au Moyen Âge, Programme Collectif de Recherches 2018-2020, Rapport d’opération Année 2019, vol. I, Avec les contributions de : C. Casolino, S. D’Arcangelo, P. Haupt, D. Mathiot, Y. Mismer, M. Moderato, S. Occhietti, V. Ollive, I. Pallotta, S. Schmit, A. Stinsky. pp. 267-273</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisabilité d’un marquage archéologique sur le site Cigéo – phase expérimentale 2018-2021. Archéologie du Paysage – Projet Mémoire de l’ANDRA. Rapport d’étape 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centree Archéologique de Bliesbruck. 2019, pp.267-273</w:t>
+              <w:t xml:space="preserve">[Contrat] ANDRA; LOTERR. 2019, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027162v1</w:t>
+                <w:t xml:space="preserve">hal-02974430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité d’un marquage archéologique sur le site Cigéo – phase expérimentale 2018-2021. Archéologie du Paysage – Projet Mémoire de l’ANDRA. Rapport d’étape 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bliesbruck. Prospection et analyse géo-archéologique 2019 : premiers résultats. In S. Antonelli, et J.-P. Petit, 2019. BLIES SURVEY PROJECT Recherches pluridisciplinaires sur l’occupation du territoire autour de Bliesbruck-Reinheim, de la Préhistoire au Moyen Âge, Programme Collectif de Recherches 2018-2020, Rapport d’opération Année 2019, vol. I, Avec les contributions de : C. Casolino, S. D’Arcangelo, P. Haupt, D. Mathiot, Y. Mismer, M. Moderato, S. Occhietti, V. Ollive, I. Pallotta, S. Schmit, A. Stinsky. pp. 267-273</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] ANDRA; LOTERR. 2019, pp.22</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centree Archéologique de Bliesbruck. 2019, pp.267-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974430v1</w:t>
+                <w:t xml:space="preserve">hal-03027162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081: Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport 4 : Réflexions pour un marquage archéologique des traces laissées dans le paysage par le stockage Cigéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7095,51 +7095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081 : Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport d’étape 3 : Interprétabilité des traces laissées dans le paysage par le stockage Cigéo et conception d’une solution de marquage « archéologique » du site, 72 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Fizaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,271 +7181,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les Grands Clos (Champagne-Ardenne, Marne, Saint-Gibrien)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand Est nord. 2014, pp.506</w:t>
+                <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081 : Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport d’étape 2 : Détectabilité des traces laissées dans le paysage par le stockage Cigéo, Rapport confidentiel, 73 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Fizaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] ANDRA; CERGAPE-LOTERR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022282v1</w:t>
+                <w:t xml:space="preserve">hal-02974415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081 : Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport d’étape 2 : Détectabilité des traces laissées dans le paysage par le stockage Cigéo, Rapport confidentiel, 73 p.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] ANDRA; CERGAPE-LOTERR. 2014</w:t>
+                <w:t xml:space="preserve">Derrière les Grands Clos (Champagne-Ardenne, Marne, Saint-Gibrien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Est nord. 2014, pp.506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02974415v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081 : Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport d’étape 1 : analyse des durées de vie potentielles des traces d’un stockage géologique. Contrat Andra/LOTERR Projet mémoire – Archéologie des paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures. Rapport confidentiel A.RP.0LOT.13.0001, 145 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7765,51 +7765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04171726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Antonelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stinsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Casolino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona d'Arcangelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klag" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972472v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lauwers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Wick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Shlumbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Deweirdt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ulrich Nuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04725376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03776080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972438v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewheirt, Eline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974495v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitdidier Marie-Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720488v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100465380" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974417v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684794v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04171726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Antonelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stinsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Casolino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona d'Arcangelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klag" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lauwers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Wick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Shlumbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Deweirdt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206188v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.01.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ulrich Nuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04725376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03776080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewheirt, Eline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitdidier Marie-Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100465380" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974417v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974415v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684794v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>