--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1551,278 +1551,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du site antique de Molesme en vallée de Laigne (Côte-d’Or) : mise en évidence de l’impact anthropique sur la sédimentation alluviale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhine flood deposits recorded in the Gallo-Roman site of Oedenburg (Haut-Rhin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Reddé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galia.2006.3298⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 150, pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911071v1</w:t>
+                <w:t xml:space="preserve">hal-00206188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhine flood deposits recorded in the Gallo-Roman site of Oedenburg (Haut-Rhin, France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géoarchéologie du site antique de Molesme en vallée de Laigne (Côte-d’Or) : mise en évidence de l’impact anthropique sur la sédimentation alluviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Deweirdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 150, pp.28-40. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63, pp.263-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2006.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/galia.2006.3298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206188v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oedenburg. Une agglomération d’époque romaine sur le Rhin supérieur : fouilles françaises, allemandes et suisses à Biesheim-Kunheim (Haut-Rhin)</w:t>
               </w:r>
@@ -3964,77 +3964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie alluviale du site antique de Molesme en plaine alluviale de Laigne (Bourgogne). Réunion des Sciences de la Terre (RST), Dijon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewheirt, Eline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4152,230 +4152,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg (Haut-Rhin).</w:t>
+                <w:t xml:space="preserve">Temps archéologique, temps géologique : des biais d’enregistrement sédimentaire identifiés sur des sites antiques en domaine alluvial (Molesme (21), Biesheim (68)).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIème Colloque AGER, Silva et Saltus en Gaule romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">129ème Congrès CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974498v1</w:t>
+                <w:t xml:space="preserve">hal-02974499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps archéologique, temps géologique : des biais d’enregistrement sédimentaire identifiés sur des sites antiques en domaine alluvial (Molesme (21), Biesheim (68)).</w:t>
+                <w:t xml:space="preserve">Milieux humides et aménagements anthropiques dans la plaine alluviale du Rhin : le site romain d’Oedenburg (Haut-Rhin).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girardclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Reddé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">129ème Congrès CTHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Besançon, France</w:t>
+              <w:t xml:space="preserve">VIIème Colloque AGER, Silva et Saltus en Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974499v1</w:t>
+                <w:t xml:space="preserve">hal-02974498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4689,230 +4689,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval flood risk of the Lizaine River in the town of Montbeliard (Doubs, France) deciphered from sedimentary and historical records.</w:t>
+                <w:t xml:space="preserve">Formation processes and sedimentary filling history of closed depressions on the plateau lorrain, north-eastern Paris Basin (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Grimaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Klag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Klag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974469v1</w:t>
+                <w:t xml:space="preserve">hal-02974467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation processes and sedimentary filling history of closed depressions on the plateau lorrain, north-eastern Paris Basin (France).</w:t>
+                <w:t xml:space="preserve">Medieval flood risk of the Lizaine River in the town of Montbeliard (Doubs, France) deciphered from sedimentary and historical records.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Klag</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vigreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIth INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974467v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhine’s floods during roman antiquity. Geoarchaeology of the Oedenburg Gallo-Roman site (France).</w:t>
               </w:r>
@@ -6852,172 +6852,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité d’un marquage archéologique sur le site Cigéo – phase expérimentale 2018-2021. Archéologie du Paysage – Projet Mémoire de l’ANDRA. Rapport d’étape 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bliesbruck. Prospection et analyse géo-archéologique 2019 : premiers résultats. In S. Antonelli, et J.-P. Petit, 2019. BLIES SURVEY PROJECT Recherches pluridisciplinaires sur l’occupation du territoire autour de Bliesbruck-Reinheim, de la Préhistoire au Moyen Âge, Programme Collectif de Recherches 2018-2020, Rapport d’opération Année 2019, vol. I, Avec les contributions de : C. Casolino, S. D’Arcangelo, P. Haupt, D. Mathiot, Y. Mismer, M. Moderato, S. Occhietti, V. Ollive, I. Pallotta, S. Schmit, A. Stinsky. pp. 267-273</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] ANDRA; LOTERR. 2019, pp.22</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centree Archéologique de Bliesbruck. 2019, pp.267-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974430v1</w:t>
+                <w:t xml:space="preserve">hal-03027162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bliesbruck. Prospection et analyse géo-archéologique 2019 : premiers résultats. In S. Antonelli, et J.-P. Petit, 2019. BLIES SURVEY PROJECT Recherches pluridisciplinaires sur l’occupation du territoire autour de Bliesbruck-Reinheim, de la Préhistoire au Moyen Âge, Programme Collectif de Recherches 2018-2020, Rapport d’opération Année 2019, vol. I, Avec les contributions de : C. Casolino, S. D’Arcangelo, P. Haupt, D. Mathiot, Y. Mismer, M. Moderato, S. Occhietti, V. Ollive, I. Pallotta, S. Schmit, A. Stinsky. pp. 267-273</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faisabilité d’un marquage archéologique sur le site Cigéo – phase expérimentale 2018-2021. Archéologie du Paysage – Projet Mémoire de l’ANDRA. Rapport d’étape 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centree Archéologique de Bliesbruck. 2019, pp.267-273</w:t>
+              <w:t xml:space="preserve">[Contrat] ANDRA; LOTERR. 2019, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027162v1</w:t>
+                <w:t xml:space="preserve">hal-02974430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081: Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport 4 : Réflexions pour un marquage archéologique des traces laissées dans le paysage par le stockage Cigéo</w:t>
               </w:r>
@@ -7181,241 +7181,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081 : Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport d’étape 2 : Détectabilité des traces laissées dans le paysage par le stockage Cigéo, Rapport confidentiel, 73 p.</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] ANDRA; CERGAPE-LOTERR. 2014</w:t>
+                <w:t xml:space="preserve">Derrière les Grands Clos (Champagne-Ardenne, Marne, Saint-Gibrien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bellavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Dubuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Irribarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Est nord. 2014, pp.506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974415v1</w:t>
+                <w:t xml:space="preserve">hal-04022282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière les Grands Clos (Champagne-Ardenne, Marne, Saint-Gibrien)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081 : Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport d’étape 2 : Détectabilité des traces laissées dans le paysage par le stockage Cigéo, Rapport confidentiel, 73 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Fizaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] ANDRA; CERGAPE-LOTERR. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Irribarria</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04022282v1</w:t>
+                <w:t xml:space="preserve">hal-02974415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat ANDRA / CERGAPE-LOTERR n° 052081 : Projet Mémoire. Thème : Archéologie des Paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures ». Rapport d’étape 1 : analyse des durées de vie potentielles des traces d’un stockage géologique. Contrat Andra/LOTERR Projet mémoire – Archéologie des paysages. Mémoire des centres de stockage des déchets radioactifs pour les générations futures. Rapport confidentiel A.RP.0LOT.13.0001, 145 p.</w:t>
               </w:r>
@@ -7765,51 +7765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04171726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Antonelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stinsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Casolino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona d'Arcangelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klag" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lauwers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Wick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Shlumbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Deweirdt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3298" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206188v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.01.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ulrich Nuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04725376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03776080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewheirt, Eline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitdidier Marie-Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100465380" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974430v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974417v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974415v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684794v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04579686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollive" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172849" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04171726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Antonelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stinsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Casolino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona d'Arcangelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Klag" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020047" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Charignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865469v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5578" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lauwers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Franck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomashausen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Fizaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972823v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goguey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pautrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thevenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Wick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Shlumbaum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Redd&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Biellmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2007.05.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2006.01.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Deweirdt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2006.3298" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Ulrich Nuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Jacomet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Schucany" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04725376v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouzeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03793945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Curie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03776080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollive" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254596v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saba Far&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Herveux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Champougny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974507v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105022v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Litzenburger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ferber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972438v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03233599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Tegel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974495v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewheirt, Eline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974523v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitdidier Marie-Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974467v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974469v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vigreux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grimaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouillot, Rodolphe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974472v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Richard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049610v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049581v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972195v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076177v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099386v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Beiner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01720488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100465380" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972563v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri- Georges Naton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Naton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Harmand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02972142v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fortun&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ginella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/1507/chapter/21895" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.1507.c21895" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860720v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974434v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03027162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974430v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974417v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022282v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bellavia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974415v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00684794v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>