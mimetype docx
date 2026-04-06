--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-p-morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257066802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Laboratory: (Re)Exploring Rock Art at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mikaël Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Vanhulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, p. 14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatnoub (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah abd el-Monem Goher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Moyenne Égypte, pp.25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.6305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Égyptiens et le Sahara : à la croisée des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle, Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la paroi, marquer l'espace : (pré)histoires au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Desert Places & Writing Practices, or How to Write an Early History of Egypt's Central Eastern Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land of Writing(s) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au lieu mythique : recherches récentes au Ouadi Hammamat (désert Oriental, Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association France-Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer et émuler dans le paysage : les inscriptions du Ouadi Hammamat à l’aube du Moyen Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IFAO - « Des textes “en pierre et en os” : l’apport de la matérialité et du contexte à la philologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestic Practices and Pharaonic Receptions of Primo Rock Inscriptions at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making and Experiencing Graffiti in Ancient and Late Antique Egypt and Sudan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Hamilton, Dec 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraving One’s Name in the Wadi Hammamat Quarries: from spatial dynamics to visual discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelsey Museum of Archaeology’s Field Archaeology Series on Thursdays (FAST) program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que diable allaient-ils faire dans ces carrières ? Une enquête épigraphique et archéologique au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle lyonnais d’égyptologie Victor Loret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir les marges désertiques : dynamiques humaines et pratiques d’écriture entre Nil et mer Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des études du Proche-Orient ancien (AEPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Inscribed Landscape of the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Languages &amp; Cultures Lectures - University of California, Los Angeles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Discoveries in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Brown Bag Lecture Series - Yale University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Haven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Boundaries: Intef’s Experience in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptology &amp; Assyriology Graduate Student Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Production in the Wadi Hammamat Quarries and the Pragmatics at Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Ständige Ägyptologenkonferenz - „Ägyptologie und Methodik: Potenzial und Prioritäten“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among Other Histories: Nilotic Imageries and Fictionality in Early Middle Kingdom Narratives from the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Graduate Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Prestigious Missions in Quarries: Individuals’ Writing Practices and the Royal Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King and Officials in the Old Kingdom: Separation and Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de datation : le cas des inscriptions de l’Ancien Empire au ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture dans les carrières du ouadi Hammamat (désert Oriental, Égypte) : approches interprétatives, de la matérialité au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Écritures exposées, écritures dans l’espace » (Scripta-PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Fraenkel, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter(icono)textualité et production du texte dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité et intericonicité en Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andréas Stauder, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions du ouadi Hammamat : réflexions sur quelques stratégies visuelles et éléments de rhétorique icono-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Desert: the (Nilotic) Journey of a Rhetorical Artifice through the Wadi Hammamat Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earlier Egyptian Inscriptions: Materiality, Locality, Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2017, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Polis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 284-287, 2022, 2724708369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la métaphore dans l'Enseignement d'Any. Approches interprétatives d'un lecteur face aux métaphores de la maxime sur la &amp;quot;femme étrangère&amp;quot; (B 16,13-17), MA thesis (Sorbonne University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en contexte expéditionnaire. Une enquête interprétative sur les inscriptions des carrières du ouadi Hammamat, de l’Ancien à la fin du Moyen Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Genève. Faculté des lettres; École Pratique des Hautes Études, PSL, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-p-morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257066802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Laboratory: (Re)Exploring Rock Art at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mikaël Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Vanhulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatnoub (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah abd el-Monem Goher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Moyenne Égypte, pp.25. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.6305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, p. 14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la paroi, marquer l'espace : (pré)histoires au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Desert Places & Writing Practices, or How to Write an Early History of Egypt's Central Eastern Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land of Writing(s) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au lieu mythique : recherches récentes au Ouadi Hammamat (désert Oriental, Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association France-Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Égyptiens et le Sahara : à la croisée des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle, Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer et émuler dans le paysage : les inscriptions du Ouadi Hammamat à l’aube du Moyen Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IFAO - « Des textes “en pierre et en os” : l’apport de la matérialité et du contexte à la philologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestic Practices and Pharaonic Receptions of Primo Rock Inscriptions at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making and Experiencing Graffiti in Ancient and Late Antique Egypt and Sudan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Hamilton, Dec 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraving One’s Name in the Wadi Hammamat Quarries: from spatial dynamics to visual discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelsey Museum of Archaeology’s Field Archaeology Series on Thursdays (FAST) program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que diable allaient-ils faire dans ces carrières ? Une enquête épigraphique et archéologique au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle lyonnais d’égyptologie Victor Loret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir les marges désertiques : dynamiques humaines et pratiques d’écriture entre Nil et mer Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des études du Proche-Orient ancien (AEPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Discoveries in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Brown Bag Lecture Series - Yale University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Haven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Inscribed Landscape of the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Languages &amp; Cultures Lectures - University of California, Los Angeles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Boundaries: Intef’s Experience in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptology &amp; Assyriology Graduate Student Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Production in the Wadi Hammamat Quarries and the Pragmatics at Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Ständige Ägyptologenkonferenz - „Ägyptologie und Methodik: Potenzial und Prioritäten“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among Other Histories: Nilotic Imageries and Fictionality in Early Middle Kingdom Narratives from the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Graduate Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Prestigious Missions in Quarries: Individuals’ Writing Practices and the Royal Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King and Officials in the Old Kingdom: Separation and Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de datation : le cas des inscriptions de l’Ancien Empire au ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter(icono)textualité et production du texte dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité et intericonicité en Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andréas Stauder, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture dans les carrières du ouadi Hammamat (désert Oriental, Égypte) : approches interprétatives, de la matérialité au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Écritures exposées, écritures dans l’espace » (Scripta-PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Fraenkel, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Desert: the (Nilotic) Journey of a Rhetorical Artifice through the Wadi Hammamat Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earlier Egyptian Inscriptions: Materiality, Locality, Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2017, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions du ouadi Hammamat : réflexions sur quelques stratégies visuelles et éléments de rhétorique icono-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Polis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 284-287, 2022, 2724708369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la métaphore dans l'Enseignement d'Any. Approches interprétatives d'un lecteur face aux métaphores de la maxime sur la &amp;quot;femme étrangère&amp;quot; (B 16,13-17), MA thesis (Sorbonne University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en contexte expéditionnaire. Une enquête interprétative sur les inscriptions des carrières du ouadi Hammamat, de l’Ancien à la fin du Moyen Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Genève. Faculté des lettres; École Pratique des Hautes Études, PSL, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="675DE96D"/>
+    <w:nsid w:val="67D3DF3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-p-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257066802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mika&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vanhulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Olette-Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-p-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257066802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mika&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vanhulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Olette-Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>