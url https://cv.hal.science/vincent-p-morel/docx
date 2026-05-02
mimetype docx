--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-p-morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257066802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Laboratory: (Re)Exploring Rock Art at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mikaël Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Vanhulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatnoub (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah abd el-Monem Goher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Moyenne Égypte, pp.25. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.6305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, p. 14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la paroi, marquer l'espace : (pré)histoires au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Desert Places & Writing Practices, or How to Write an Early History of Egypt's Central Eastern Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land of Writing(s) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au lieu mythique : recherches récentes au Ouadi Hammamat (désert Oriental, Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association France-Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Égyptiens et le Sahara : à la croisée des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle, Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer et émuler dans le paysage : les inscriptions du Ouadi Hammamat à l’aube du Moyen Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IFAO - « Des textes “en pierre et en os” : l’apport de la matérialité et du contexte à la philologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestic Practices and Pharaonic Receptions of Primo Rock Inscriptions at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making and Experiencing Graffiti in Ancient and Late Antique Egypt and Sudan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Hamilton, Dec 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraving One’s Name in the Wadi Hammamat Quarries: from spatial dynamics to visual discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelsey Museum of Archaeology’s Field Archaeology Series on Thursdays (FAST) program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que diable allaient-ils faire dans ces carrières ? Une enquête épigraphique et archéologique au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle lyonnais d’égyptologie Victor Loret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir les marges désertiques : dynamiques humaines et pratiques d’écriture entre Nil et mer Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des études du Proche-Orient ancien (AEPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Discoveries in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Brown Bag Lecture Series - Yale University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Haven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Inscribed Landscape of the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Languages &amp; Cultures Lectures - University of California, Los Angeles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Boundaries: Intef’s Experience in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptology &amp; Assyriology Graduate Student Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Production in the Wadi Hammamat Quarries and the Pragmatics at Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Ständige Ägyptologenkonferenz - „Ägyptologie und Methodik: Potenzial und Prioritäten“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among Other Histories: Nilotic Imageries and Fictionality in Early Middle Kingdom Narratives from the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Graduate Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Prestigious Missions in Quarries: Individuals’ Writing Practices and the Royal Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King and Officials in the Old Kingdom: Separation and Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de datation : le cas des inscriptions de l’Ancien Empire au ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter(icono)textualité et production du texte dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité et intericonicité en Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andréas Stauder, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture dans les carrières du ouadi Hammamat (désert Oriental, Égypte) : approches interprétatives, de la matérialité au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Écritures exposées, écritures dans l’espace » (Scripta-PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Fraenkel, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Desert: the (Nilotic) Journey of a Rhetorical Artifice through the Wadi Hammamat Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earlier Egyptian Inscriptions: Materiality, Locality, Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2017, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions du ouadi Hammamat : réflexions sur quelques stratégies visuelles et éléments de rhétorique icono-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Polis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 284-287, 2022, 2724708369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la métaphore dans l'Enseignement d'Any. Approches interprétatives d'un lecteur face aux métaphores de la maxime sur la &amp;quot;femme étrangère&amp;quot; (B 16,13-17), MA thesis (Sorbonne University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en contexte expéditionnaire. Une enquête interprétative sur les inscriptions des carrières du ouadi Hammamat, de l’Ancien à la fin du Moyen Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Genève. Faculté des lettres; École Pratique des Hautes Études, PSL, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-p-morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257066802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Laboratory: (Re)Exploring Rock Art at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mikaël Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Vanhulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, p. 14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatnoub (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah abd el-Monem Goher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Moyenne Égypte, pp.25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.6305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la paroi, marquer l'espace : (pré)histoires au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Desert Places & Writing Practices, or How to Write an Early History of Egypt's Central Eastern Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land of Writing(s) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au lieu mythique : recherches récentes au Ouadi Hammamat (désert Oriental, Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association France-Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Égyptiens et le Sahara : à la croisée des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle, Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer et émuler dans le paysage : les inscriptions du Ouadi Hammamat à l’aube du Moyen Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IFAO - « Des textes “en pierre et en os” : l’apport de la matérialité et du contexte à la philologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestic Practices and Pharaonic Receptions of Primo Rock Inscriptions at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making and Experiencing Graffiti in Ancient and Late Antique Egypt and Sudan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Hamilton, Dec 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraving One’s Name in the Wadi Hammamat Quarries: from spatial dynamics to visual discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelsey Museum of Archaeology’s Field Archaeology Series on Thursdays (FAST) program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que diable allaient-ils faire dans ces carrières ? Une enquête épigraphique et archéologique au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle lyonnais d’égyptologie Victor Loret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir les marges désertiques : dynamiques humaines et pratiques d’écriture entre Nil et mer Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des études du Proche-Orient ancien (AEPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Discoveries in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Brown Bag Lecture Series - Yale University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Haven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Inscribed Landscape of the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Languages &amp; Cultures Lectures - University of California, Los Angeles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Boundaries: Intef’s Experience in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptology &amp; Assyriology Graduate Student Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Production in the Wadi Hammamat Quarries and the Pragmatics at Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Ständige Ägyptologenkonferenz - „Ägyptologie und Methodik: Potenzial und Prioritäten“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among Other Histories: Nilotic Imageries and Fictionality in Early Middle Kingdom Narratives from the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Graduate Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Prestigious Missions in Quarries: Individuals’ Writing Practices and the Royal Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King and Officials in the Old Kingdom: Separation and Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture dans les carrières du ouadi Hammamat (désert Oriental, Égypte) : approches interprétatives, de la matérialité au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Écritures exposées, écritures dans l’espace » (Scripta-PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Fraenkel, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de datation : le cas des inscriptions de l’Ancien Empire au ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter(icono)textualité et production du texte dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité et intericonicité en Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andréas Stauder, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions du ouadi Hammamat : réflexions sur quelques stratégies visuelles et éléments de rhétorique icono-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Desert: the (Nilotic) Journey of a Rhetorical Artifice through the Wadi Hammamat Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earlier Egyptian Inscriptions: Materiality, Locality, Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2017, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Polis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 284-287, 2022, 2724708369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la métaphore dans l'Enseignement d'Any. Approches interprétatives d'un lecteur face aux métaphores de la maxime sur la &amp;quot;femme étrangère&amp;quot; (B 16,13-17), MA thesis (Sorbonne University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en contexte expéditionnaire. Une enquête interprétative sur les inscriptions des carrières du ouadi Hammamat, de l’Ancien à la fin du Moyen Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Genève. Faculté des lettres; École Pratique des Hautes Études, PSL, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D3DF3B"/>
+    <w:nsid w:val="5B72F186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-p-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257066802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mika&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vanhulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Olette-Pelletier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482809v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-p-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257066802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mika&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vanhulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Olette-Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>