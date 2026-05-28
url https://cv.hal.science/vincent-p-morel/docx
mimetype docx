--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-p-morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257066802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Laboratory: (Re)Exploring Rock Art at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mikaël Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Vanhulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, p. 14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatnoub (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah abd el-Monem Goher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Moyenne Égypte, pp.25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.6305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la paroi, marquer l'espace : (pré)histoires au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Desert Places & Writing Practices, or How to Write an Early History of Egypt's Central Eastern Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land of Writing(s) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au lieu mythique : recherches récentes au Ouadi Hammamat (désert Oriental, Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association France-Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Égyptiens et le Sahara : à la croisée des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle, Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer et émuler dans le paysage : les inscriptions du Ouadi Hammamat à l’aube du Moyen Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IFAO - « Des textes “en pierre et en os” : l’apport de la matérialité et du contexte à la philologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestic Practices and Pharaonic Receptions of Primo Rock Inscriptions at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making and Experiencing Graffiti in Ancient and Late Antique Egypt and Sudan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Hamilton, Dec 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraving One’s Name in the Wadi Hammamat Quarries: from spatial dynamics to visual discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelsey Museum of Archaeology’s Field Archaeology Series on Thursdays (FAST) program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que diable allaient-ils faire dans ces carrières ? Une enquête épigraphique et archéologique au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle lyonnais d’égyptologie Victor Loret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir les marges désertiques : dynamiques humaines et pratiques d’écriture entre Nil et mer Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des études du Proche-Orient ancien (AEPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Discoveries in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Brown Bag Lecture Series - Yale University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Haven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Inscribed Landscape of the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Languages &amp; Cultures Lectures - University of California, Los Angeles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Boundaries: Intef’s Experience in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptology &amp; Assyriology Graduate Student Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Production in the Wadi Hammamat Quarries and the Pragmatics at Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Ständige Ägyptologenkonferenz - „Ägyptologie und Methodik: Potenzial und Prioritäten“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among Other Histories: Nilotic Imageries and Fictionality in Early Middle Kingdom Narratives from the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Graduate Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Prestigious Missions in Quarries: Individuals’ Writing Practices and the Royal Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King and Officials in the Old Kingdom: Separation and Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture dans les carrières du ouadi Hammamat (désert Oriental, Égypte) : approches interprétatives, de la matérialité au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Écritures exposées, écritures dans l’espace » (Scripta-PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Fraenkel, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de datation : le cas des inscriptions de l’Ancien Empire au ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter(icono)textualité et production du texte dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité et intericonicité en Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andréas Stauder, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions du ouadi Hammamat : réflexions sur quelques stratégies visuelles et éléments de rhétorique icono-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Desert: the (Nilotic) Journey of a Rhetorical Artifice through the Wadi Hammamat Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earlier Egyptian Inscriptions: Materiality, Locality, Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2017, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Polis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 284-287, 2022, 2724708369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la métaphore dans l'Enseignement d'Any. Approches interprétatives d'un lecteur face aux métaphores de la maxime sur la &amp;quot;femme étrangère&amp;quot; (B 16,13-17), MA thesis (Sorbonne University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en contexte expéditionnaire. Une enquête interprétative sur les inscriptions des carrières du ouadi Hammamat, de l’Ancien à la fin du Moyen Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Genève. Faculté des lettres; École Pratique des Hautes Études, PSL, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Morel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-p-morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">257066802</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Laboratory: (Re)Exploring Rock Art at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mikaël Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Vanhulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société française d'égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 205, p. 14-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatnoub (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samah abd el-Monem Goher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Crépy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La Moyenne Égypte, pp.25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.6305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Égyptiens et le Sahara : à la croisée des sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Farout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du Sahara (jusqu'à 650 de notre ère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François-Xavier Fauvelle, Jean-Loïc Le Quellec, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir la paroi, marquer l'espace : (pré)histoires au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Archéo-Nil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au lieu mythique : recherches récentes au Ouadi Hammamat (désert Oriental, Égypte)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association France-Egypte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networking Desert Places & Writing Practices, or How to Write an Early History of Egypt's Central Eastern Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land of Writing(s) Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialoguer et émuler dans le paysage : les inscriptions du Ouadi Hammamat à l’aube du Moyen Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche de l'IFAO - « Des textes “en pierre et en os” : l’apport de la matérialité et du contexte à la philologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palimpsestic Practices and Pharaonic Receptions of Primo Rock Inscriptions at Wadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making and Experiencing Graffiti in Ancient and Late Antique Egypt and Sudan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julia Hamilton, Dec 2021, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraving One’s Name in the Wadi Hammamat Quarries: from spatial dynamics to visual discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kelsey Museum of Archaeology’s Field Archaeology Series on Thursdays (FAST) program</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que diable allaient-ils faire dans ces carrières ? Une enquête épigraphique et archéologique au Ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle lyonnais d’égyptologie Victor Loret</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir les marges désertiques : dynamiques humaines et pratiques d’écriture entre Nil et mer Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des études du Proche-Orient ancien (AEPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Inscribed Landscape of the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Eastern Languages &amp; Cultures Lectures - University of California, Los Angeles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes chromatiques dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société française d’égyptologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Discoveries in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Olette-Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology Brown Bag Lecture Series - Yale University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Haven, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Boundaries: Intef’s Experience in the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Egyptology &amp; Assyriology Graduate Student Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Brown, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Production in the Wadi Hammamat Quarries and the Pragmatics at Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Ständige Ägyptologenkonferenz - „Ägyptologie und Methodik: Potenzial und Prioritäten“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Among Other Histories: Nilotic Imageries and Fictionality in Early Middle Kingdom Narratives from the Wadi Hammamat Quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research and Graduate Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Prestigious Missions in Quarries: Individuals’ Writing Practices and the Royal Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">King and Officials in the Old Kingdom: Separation and Interaction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2019, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques d’écriture dans les carrières du ouadi Hammamat (désert Oriental, Égypte) : approches interprétatives, de la matérialité au paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Écritures exposées, écritures dans l’espace » (Scripta-PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Fraenkel, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de datation : le cas des inscriptions de l’Ancien Empire au ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter(icono)textualité et production du texte dans les carrières du ouadi Hammamat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intertextualité et intericonicité en Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andréas Stauder, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions du ouadi Hammamat : réflexions sur quelques stratégies visuelles et éléments de rhétorique icono-plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s de l’EA 4519 « Égypte ancienne : archéologie, langue, religion » (EPHE, PSL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming the Desert: the (Nilotic) Journey of a Rhetorical Artifice through the Wadi Hammamat Landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earlier Egyptian Inscriptions: Materiality, Locality, Landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julie Stauder-Porchet, Sep 2017, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en expédition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Polis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des écritures de l'Égypte ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 284-287, 2022, 2724708369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la métaphore dans l'Enseignement d'Any. Approches interprétatives d'un lecteur face aux métaphores de la maxime sur la &amp;quot;femme étrangère&amp;quot; (B 16,13-17), MA thesis (Sorbonne University)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en contexte expéditionnaire. Une enquête interprétative sur les inscriptions des carrières du ouadi Hammamat, de l’Ancien à la fin du Moyen Empire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Genève. Faculté des lettres; École Pratique des Hautes Études, PSL, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03482720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B72F186"/>
+    <w:nsid w:val="99DFF8D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-p-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257066802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mika&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vanhulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Olette-Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550466v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689108v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482920v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482904v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-p-morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257066802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mika&#235;l Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Vanhulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Olette-Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701592v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah&#160;abd&#160;el-Monem Goher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6305" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689108v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550466v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702565v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689106v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482885v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482904v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482794v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482856v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503331v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>