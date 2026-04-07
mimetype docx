--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -81,8399 +81,8611 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-Limb Isometric Wrench Feasible Set With Glenohumeral Joint Constraints</w:t>
+                <w:t xml:space="preserve">F-RRT: an Efficient Algorithm for Semi-Constrained Path Planning Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+                <w:t xml:space="preserve">Guillaume de Mathelin de Papigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">Francesco Gassibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4067329⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2026.3656722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915107v1</w:t>
+                <w:t xml:space="preserve">hal-04926299v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online approach to near time-optimal task-space trajectory planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simulation Study of the Upper-Limb Isometric Wrench Feasible Set With Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (2), pp.024501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2025.3641869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4067329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576076v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using programming by demonstration tools for DEMO maintenance: a framework proposal with an experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online approach to near time-optimal task-space trajectory planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dhédin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Dumora</w:t>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114935⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2025.3641869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990347v1</w:t>
+                <w:t xml:space="preserve">hal-04576076v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Post-Impact Velocity Prediction for Torque-Controlled Flexible-Joint Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using programming by demonstration tools for DEMO maintenance: a framework proposal with an experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dhédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Andres Rey Arias</w:t>
+                <w:t xml:space="preserve">Julie Dumora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Weekers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adib Rebbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3364469⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.114935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.114935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148817v3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pycapacity: a real-time task-space capacity calculation package for robotics and biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">Refined Post-Impact Velocity Prediction for Torque-Controlled Flexible-Joint Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Andres Rey Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Weekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Saccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21105/joss.05670⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3364469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316801v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148817v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics aware Cartesian wrench polytope estimation based on human musculoskeletal models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pycapacity: a real-time task-space capacity calculation package for robotics and biomechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Open Source Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (89), pp.5670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21105/joss.05670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190087v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital human model simulation of the movement variability induced by muscle fatigue during a repetitive pointing task until exhaustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Gilles</w:t>
+                <w:t xml:space="preserve">Dynamics aware Cartesian wrench polytope estimation based on human musculoskeletal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Digital Human</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJDH.2023.133027⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (sup1), pp.S210-S212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355599v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line feasible wrench polytope evaluation based on human musculoskeletal models: an iterative convex hull method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">Digital human model simulation of the movement variability induced by muscle fatigue during a repetitive pointing task until exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3155374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the Digital Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.197-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDH.2023.133027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369576v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of movement variability patterns during a repetitive pointing task until exhaustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine A. A Gilles</w:t>
+                <w:t xml:space="preserve">On-line feasible wrench polytope evaluation based on human musculoskeletal models: an iterative convex hull method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2022.3155374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2021.103464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03280696v1</w:t>
+                <w:t xml:space="preserve">hal-03369576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task Feasibility Maximization using Model-Free Policy Search and Model-Based Whole-Body Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Lober</w:t>
+                <w:t xml:space="preserve">Evidence of movement variability patterns during a repetitive pointing task until exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+                <w:t xml:space="preserve">Martine A. A Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.103464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frobt.2020.00061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2021.103464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620370v3</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and improving human movements using sensitivity analysis and digital human simulation</w:t>
+                <w:t xml:space="preserve">Task Feasibility Maximization using Model-Free Policy Search and Model-Based Whole-Body Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (6), pp.546-558. </w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0951192X.2019.1599432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2020.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221647v3</w:t>
+                <w:t xml:space="preserve">hal-01620370v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-Based Controllers for Robotics Applications (OCRA): The Case of iCub’s Whole-Body Control</w:t>
+                <w:t xml:space="preserve">Assessing and improving human movements using sensitivity analysis and digital human simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorhabib G Eljaik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ryan Lober</w:t>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Hoarau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.24. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (6), pp.546-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2019.1599432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355606v1</w:t>
+                <w:t xml:space="preserve">hal-01221647v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-oriented design of collaborative robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization-Based Controllers for Robotics Applications (OCRA): The Case of iCub’s Whole-Body Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorhabib G Eljaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2016.11.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428778v1</w:t>
+                <w:t xml:space="preserve">hal-05355606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoDyCo Project achievements and beyond: Towards Human Aware Whole-body Controllers for Physical Human Robot Interaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-oriented design of collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2017.2768126⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.88 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2016.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620789v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulated foot improves human likeliness of walking when compared to a flat foot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CoDyCo Project achievements and beyond: Towards Human Aware Whole-body Controllers for Physical Human Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Santos</w:t>
+                <w:t xml:space="preserve">Jernej Camernik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefano Dafarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382926⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2017.2768126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850521v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the quality of ergonomic indicators for dynamic systems computed using a digital human model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Articulated foot improves human likeliness of walking when compared to a flat foot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2016.10000531⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20, pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383415v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body hierarchical motion and force control for humanoid robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whole-body multi-contact motion in humans and humanoids: Advances of the CoDyCo European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Babič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2016.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10514-015-9513-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01220324v1</w:t>
+                <w:t xml:space="preserve">hal-01399360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body multi-contact motion in humans and humanoids: Advances of the CoDyCo European project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of the quality of ergonomic indicators for dynamic systems computed using a digital human model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.190 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2016.10000531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2016.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01399360v1</w:t>
+                <w:t xml:space="preserve">hal-01383415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized hierarchical control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Whole-body hierarchical motion and force control for humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yang Tan</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 40 (1), pp.17-31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10514-015-9436-1⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-015-9513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068404v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object learning through active exploration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Generalized hierarchical control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Lyubova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Droniou</w:t>
+                <w:t xml:space="preserve">Yang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.17-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-015-9436-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919694v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068404v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion safety and constraints compatibility for multibody robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object learning through active exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10514-011-9264-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719855v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line regression algorithms for learning mechanical models of robots: a survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+                <w:t xml:space="preserve">Motion safety and constraints compatibility for multibody robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
+                <w:t xml:space="preserve">Michel de Broissia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max da Silva Simoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2011.07.006⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (3), pp.333-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-011-9264-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00629133v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On-line regression algorithms for learning mechanical models of robots: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (12), pp.1115-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2011.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00629133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kinematic and dynamic model based control of wheeled mobile manipulators: a unified framework for reactive approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (2), pp.157-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574707003360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Friction Models for the Physics Simulation of Servo Actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Passault</w:t>
+                <w:t xml:space="preserve">A Model Predictive Control Approach To Blending In Shared Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Preault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2025 - IEEE/RAS International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">ICRA 2026 - IEEE International Conference on Robotics &amp; Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984665v3</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor variability in human-robot interaction during an assisted trajectory-tracking task: preliminary results from the MOVER experiment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Extended Friction Models for the Physics Simulation of Servo Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duclusaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Passault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2024 workshop - Human movement modeling for Human-Robot interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICRA 2025 - IEEE/RAS International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883474v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984665v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-expression of manual expertise through semi-automatic control of a teleoperated system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Motor variability in human-robot interaction during an assisted trajectory-tracking task: preliminary results from the MOVER experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bousigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2024 - 15th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanoids 2024 workshop - Human movement modeling for Human-Robot interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654144v2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of pose errors implied by external forces applied on robots: towards a metric for the control of collaborative robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fortineau</w:t>
+                <w:t xml:space="preserve">Re-expression of manual expertise through semi-automatic control of a teleoperated system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2024 - 15th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1005012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410256v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654144v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">Prediction of pose errors implied by external forces applied on robots: towards a metric for the control of collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation - ICRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719885v3</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camblor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_6⟩</w:t>
+              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sapporo, Hokkaido, Japan. pp.275-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HRI53351.2022.9889575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621688v3</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513888v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719885v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993408v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621688v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03396009v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exosquelettes pour l’assistance physique : quelles solutions optimales?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.S242-S245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408560v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Post-Impact Velocity of a Robotic Arm via Rigid Multibody Models: an Experimental Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Aouaj</w:t>
+                <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Saccon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Xi’an, China</w:t>
+              <w:t xml:space="preserve">Exosquelettes pour l’assistance physique : quelles solutions optimales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement De Recherche en Robotique: GT1-GT6, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434909v4</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online velocity constraint adaptation for safe and efficient human-robot workspace sharing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+                <w:t xml:space="preserve">Predicting the Post-Impact Velocity of a Robotic Arm via Rigid Multibody Models: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Aouaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Saccon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434905v3</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434909v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Industrial Operators with Collaborative Robots: Simulation and Experimental Validation for a Carpentry task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+                <w:t xml:space="preserve">Online velocity constraint adaptation for safe and efficient human-robot workspace sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418739v2</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434905v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online minimization of the projected mass of a robot for safe workspace sharing with a human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Securing Industrial Operators with Collaborative Robots: Simulation and Experimental Validation for a Carpentry task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Human movement science for physical human-robot collaboration" at the IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2020 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333065v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of an energy constraint for a safer collaboration with robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Online minimization of the projected mass of a robot for safe workspace sharing with a human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Experimental Robotics (ISER 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Workshop on "Human movement science for physical human-robot collaboration" at the IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883995v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and improving human movements using sensitivity analysis and digital human simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Experimental validation of an energy constraint for a safer collaboration with robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Experimental Robotics (ISER 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348629v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards X-ray medical imaging with robots in the open: safety without compromising performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
+                <w:t xml:space="preserve">Assessing and improving human movements using sensitivity analysis and digital human simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614508v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A digital human tool for guiding the ergonomic design of collaborative robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Towards X-ray medical imaging with robots in the open: safety without compromising performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Digital Human Modeling Symposium (DHM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300121v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Reinforcement Learning for Humanoid Whole-Body Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Lober</w:t>
+                <w:t xml:space="preserve">A digital human tool for guiding the ergonomic design of collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">4th International Digital Human Modeling Symposium (DHM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377831v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of the rate of change in torques during contact transitions for humanoids</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+                <w:t xml:space="preserve">Efficient Reinforcement Learning for Humanoid Whole-Body Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398737v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Minimization of the rate of change in torques during contact transitions for humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388632v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of robots sharing their workspace with humans: an energetic approach to safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meguenani</w:t>
+                <w:t xml:space="preserve">Virtual ergonomics for the design of collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde (JNRH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179822v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Projector for Task Priority Transitions During Hierarchical Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Minimization of the rate of change in torques during motion and force control under discontinuous constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sovannara Hak</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Qingdao, China. pp.2621-2628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7419735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116410v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability-based planning and trajectory tracking of a mobile manipulator over uneven terrains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jae-Yun Jun</w:t>
+                <w:t xml:space="preserve">Darwin Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160230v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic selection of ergonomie indicators for the design of collaborative robots: A virtual-human in the loop approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. Schlehuber</w:t>
+                <w:t xml:space="preserve">Control of robots sharing their workspace with humans: an energetic approach to safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meguenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01840422v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual ergonomics for the design of collaborative robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Generalized Projector for Task Priority Transitions During Hierarchical Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannara Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde (JNRH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348757v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of the rate of change in torques during motion and force control under discontinuous constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+                <w:t xml:space="preserve">Stability-based planning and trajectory tracking of a mobile manipulator over uneven terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Yun Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388638v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed model predictive control approach for robust postural stability of a humanoid robot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Automatic selection of ergonomie indicators for the design of collaborative robots: A virtual-human in the loop approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Schlehuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906610⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Madrid, Spain. pp.801-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076570v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body Motion in Humans and Humanoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Peters</w:t>
+                <w:t xml:space="preserve">A distributed model predictive control approach for robust postural stability of a humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on New Research Frontiers for Intelligent Autonomous Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong-Kong, China. pp.202 - 209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053094v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of humanoid walking behaviors from mixed-integer model predictive control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+                <w:t xml:space="preserve">Whole-body Motion in Humans and Humanoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Babic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on New Research Frontiers for Intelligent Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116331v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic selection of ergonomic indicators for the design of collaborative robots: a virtual-human in the loop approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence of humanoid walking behaviors from mixed-integer model predictive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schlehuber Philipp</w:t>
+                <w:t xml:space="preserve">Aurelien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE - RAS International Conference on Humanoid Robots - Humanoids 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041455⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hong-Kong, China. pp.4014 - 4021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6943127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072228v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for simulating humanoid robot dynamics: a survey based on user feedback</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Peters</w:t>
+                <w:t xml:space="preserve">Automatic selection of ergonomic indicators for the design of collaborative robots: a virtual-human in the loop approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schlehuber Philipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Nori</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE - RAS International Conference on Humanoid Robots - Humanoids 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2014, Madrid, Spain. pp.801-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116148v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Task Optimization using Dynamical Movement Primitives for Whole-Body Reactive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Lober</w:t>
+                <w:t xml:space="preserve">Tools for simulating humanoid robot dynamics: a survey based on user feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077753v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Task Optimization using Dynamical Movement Primitives for Whole-Body Reactive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919674v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Online Learning of Velocity Kinematics on the iCub: a Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint IEEE International Conference Developmental Learning and Epigenetic Robotics (ICDL-EPIROB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Osaka, Japan. pp.1--8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DevLrn.2013.6652525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719964v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified preview control for humanoid postural stability and upper-limb interaction adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+                <w:t xml:space="preserve">Autonomous Online Learning of Velocity Kinematics on the iCub: a Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. To appear</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720746v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Complex Humanoid Whole-Body Behavior: a Focus on Sequencing and Tasks Transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Salini</w:t>
+                <w:t xml:space="preserve">Unified preview control for humanoid postural stability and upper-limb interaction adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal. To appear</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578073v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning the velocity kinematics of iCub for model-based control: XCSF versus LWPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IEEE-RAS International Conference on Humanoid Robots - Humanoids 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.570--575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624056v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints Compliant Control: constraints compatibility and the displaced configuration approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
+                <w:t xml:space="preserve">Synthesis of Complex Humanoid Whole-Body Behavior: a Focus on Sequencing and Tasks Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650793⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1283-1290, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504202v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of redundant robots using learned models: an operational space control approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints Compliant Control: constraints compatibility and the displaced configuration approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Salaün</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+                <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354438⟩</w:t>
+              <w:t xml:space="preserve">2010 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.677-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5650793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624322v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of Coring from a Low Mass Rover</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Khatib</w:t>
+                <w:t xml:space="preserve">Control of redundant robots using learned models: an operational space control approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Aerospace Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AERO.2008.4526238⟩</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Saint Louis, United States. pp.878--885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624328v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Framework for Reactive Control of Wheeled Mobile Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of Coring from a Low Mass Rover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Helmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bajracharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Aerospace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Big Sky, United States. pp.1--7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AERO.2008.4526238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624351v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rover-arm Based Coring with Slip: Technological Development and Control Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Unified Framework for Reactive Control of Wheeled Mobile Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nasa Science Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Maryland, United States. pp.C8P3</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1384--1391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624358v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual teleoperation and reactive motion of a wheeled mobile manipulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rover-arm Based Coring with Slip: Technological Development and Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bajracharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Helmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International IFAC Symposium on Robot Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nasa Science Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Maryland, United States. pp.C8P3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624366v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From robotic arms to mobile manipulation: on coordinated motion schemes</w:t>
+                <w:t xml:space="preserve">Virtual teleoperation and reactive motion of a wheeled mobile manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Innovative Production Machines and Systems conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International IFAC Symposium on Robot Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bologna, Italy. pp.Vol 8, Part 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20060906-3-IT-2910.00094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624374v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive behavior and dynamic sequencing for nonholonomic mobile manipulators</w:t>
+                <w:t xml:space="preserve">From robotic arms to mobile manipulation: on coordinated motion schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Mauratille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Computational Intelligence, Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">2nd International Innovative Production Machines and Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624394v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
+                <w:t xml:space="preserve">Reactive behavior and dynamic sequencing for nonholonomic mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Carriay</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mauratille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Computational Intelligence, Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624413v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
+                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3817 -- 3822 vol.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1390009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624411v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
+                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carriay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624398v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Miedzyzdroje, Poland. pp.967--972, vol. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Motions for communication in human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCR 2022 - Journées des Jeunes Chercheurs et Jeunes Chercheuses en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A digital human tool for guiding the ergonomic design of collaborative robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Safety of Automated Industrial Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8483,3121 +8695,2932 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Human Modeling for Collaborative Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHM and Posturography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy based control for safe human-robot physical interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meguenani</w:t>
+                <w:t xml:space="preserve">Optimization-Based Control Approaches to Humanoid Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Experimental Robotics</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7194-9_71-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398790v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-Based Control Approaches to Humanoid Balancing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Energy based control for safe human-robot physical interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meguenani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dana Kulić, Yoshihiko Nakamura, Oussama Khatib, Gentiane Venture. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 International Symposium on Experimental Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Springer Proceedings in Advanced Robotics, 978-3-319-50114-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711502v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Variability and Digital Human Models: Development of a Demonstrator Taking the Effects of Muscular Fatigue into Account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent G. Duffy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Digital Human Modeling and Simulation: Proceedings of the AHFE 2016 International Conference on Digital Human Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 481, Springer, pp.169 - 179, 2016, Advances in Intelligent Systems and Computing, 978-3-319-41626-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41627-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ADAPTIVE APPROACH TO HUMANOID LOCOMOTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Peixoto Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cooperative Robotics -- Proceedings of the 19th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing, pp.437-444, 2016, 978-981-3149-12-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813149137_0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Optimal Biped Walking as a Mixed-Integer Quadratic Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jadran Lenarčič, Oussama Khatib. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.505--516, 2014, 978-3-319-06698-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06698-1_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREVIEWED IMPEDANCE ADAPTATION TO COORDINATE UPPER-LIMB TRAJECTORY TRACKING AND POSTURAL BALANCE IN DISTURBED CONDITIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Whole-Body Motion Synthesis with LQP-Based Controller - Application to iCub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kenneth J Waldron, Mohammad O Tokhi, Gurvinder S Virk. </w:t>
+              <w:t xml:space="preserve">Katja Mombaur, Karsten Berns. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Inspired Mobile Robotics -- Proceedings of the 16th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789814525534_0066⟩</w:t>
+              <w:t xml:space="preserve">Modeling, Simulation and Optimization of Bipedal Walking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.199-210, 2013, Cognitive Systems Monographs, 978-3-642-36368-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36368-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01031868v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Body Motion Synthesis with LQP-Based Controller - Application to iCub</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">PREVIEWED IMPEDANCE ADAPTATION TO COORDINATE UPPER-LIMB TRAJECTORY TRACKING AND POSTURAL BALANCE IN DISTURBED CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Katja Mombaur, Karsten Berns. </w:t>
+              <w:t xml:space="preserve">Kenneth J Waldron, Mohammad O Tokhi, Gurvinder S Virk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling, Simulation and Optimization of Bipedal Walking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36368-9_16⟩</w:t>
+              <w:t xml:space="preserve">Nature-Inspired Mobile Robotics -- Proceedings of the 16th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, pp.519-528, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814525534_0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01030852v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01031868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of physical exposure to musculoskeletal risks in collaborative robotics using dynamic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bidaud, Philippe and Khatib, Oussama and Padois, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control - RoManSy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, To appear, 2012, CISM Courses and Lectures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Goal driven perspective to generate humanoid motion synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bidaud, P. and Tokhi, M. and Grand, C. and Virk, G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Robotics Proceedings of the 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.889-897, 2011, 978-981-4374-27-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789814374286_0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Robotics: Exploring New Horizons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Doncieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Series: Studies in Computational Intelligence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons in Evolutionary Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.3-25, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00566896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Design of a Robotic Manipulator for a Highly Constrained Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Singla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doncieux, S. and Bredèche, N. and Mouret, J.-B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Horizons in Evolutionary Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.109-121, 2011, Studies in Computational Intelligence, Volume 341, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-18272-3_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Forward Models for the Operational Space Control of Redundant Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Sigaud and Jan Peters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Motor Learning to Interaction Learning in Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.169--192, 2010, Studies in Computational Intelligence, volume 264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-05181-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint Compliant Control for a Redundant Manipulator in a Cluttered Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jadran Lenarcic and Michael M. Stanisic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics: Motion in Man and Machine Proceedings of the 12th International Symposium on Advances in Robot Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.367--376, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-90-481-9262-5_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Two-Level Model of Anticipation-Based Motor Learning for Whole Body Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giovanni Pezzulo, Martin V. Butz, Olivier Sigaud and Gianluca Baldassarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticipatory Behavior in Adaptive Learning Systems: From Psychological Theories to Artificial Cognitive System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.229--246, 2009, Lecture Notes in Computer Science Volume 5499, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02565-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On contact transition for nonholonomic mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ang, M.H. and Khatib, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Symposium on Experimental Robotics (ISER 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.207 -- 216, 2006, Springer Tracts in Advanced Robotics, Volume 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11552246_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Unified Tactile Servoing Framework based on Hybrid Force-Position Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-RRT: an Efficient Algorithm for Semi-Constrained Path Planning Problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Gassibe</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926299v3</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Predictive Control Approach To Blending In Shared Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celestin Preault</w:t>
+                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753213v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274526v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From a trapezoidal acceleration profile to a learnt time optimal control policy for robot braking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Esquerre-Pourtère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073876v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a trapezoidal acceleration profile to a learnt time optimal control policy for robot braking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650665v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790059v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791783v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+                <w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172351v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+                <w:t xml:space="preserve">Reactive whole-body control for humanoid balancing on non-rigid unilateral contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11607,100 +11630,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enchaînements dynamiques de tâches pour des manipulateurs mobiles à roues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique (Toulouse), 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005INPT048H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11710,105 +11733,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and design of robots with tasks and constraints in mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotics [cs.RO]. Université Pierre et Marie Curie (Paris 6), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01398868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11955,51 +11978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Rebbouh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114935" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148817v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andres Rey Arias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Weekers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morganti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Saccon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3364469" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDH.2023.133027" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A. A Gilles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221647v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Measson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2019.1599432" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorhabib G Eljaik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.11.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desailly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382926" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2016.10000531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Liu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9513-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068404v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9436-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubrecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Broissia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max da Silva Simoes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9264-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984665v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Passault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654144v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Landais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434909v4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Aouaj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348629v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614508v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398737v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meguenani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116410v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160230v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yun Jun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840422v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schlehuber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Measson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041455" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388638v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419735" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ibanez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116331v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943127" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlehuber Philipp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980202" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650793" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Backes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bajracharya" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2008.4526238" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624358v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389726v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398790v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319501147" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711502v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_71-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41627-4_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030802v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_52" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031868v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525534_0066" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030852v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720750v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Singla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9262-5_39" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926299v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Mathelin de Papigny" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gassibe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Esquerre-Pourt&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011677v3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT048H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926299v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Mathelin de Papigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gassibe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3656722" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Rebbouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148817v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andres Rey Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Weekers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Saccon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3364469" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDH.2023.133027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A. A Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103464" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221647v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Measson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2019.1599432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorhabib G Eljaik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.11.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2016.10000531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9513-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068404v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9436-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubrecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Broissia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max da Silva Simoes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9264-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984665v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Passault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654144v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Landais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434909v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Aouaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614508v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419735" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meguenani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yun Jun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schlehuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Measson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906610" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlehuber Philipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980202" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650793" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bajracharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2008.4526238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_71-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319501147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41627-4_16" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_52" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031868v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525534_0066" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Singla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9262-5_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650665v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Esquerre-Pourt&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011677v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT048H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>