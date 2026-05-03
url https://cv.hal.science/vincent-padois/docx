--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3892,239 +3892,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621688v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
+                <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.S242-S245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993408v2</w:t>
+                <w:t xml:space="preserve">hal-03396009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
+                <w:t xml:space="preserve">On-line force capability evaluation based on efficient polytope vertex search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème Congrès Société Biomécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2021 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi'an, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03396009v1</w:t>
+                <w:t xml:space="preserve">hal-02993408v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient calculation of human wrench capacity based on human musculoskeletal models Application in collaborative robot control</w:t>
               </w:r>
@@ -5474,217 +5474,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t>
+                <w:t xml:space="preserve">Control of robots sharing their workspace with humans: an energetic approach to safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darwin Lau</w:t>
+                <w:t xml:space="preserve">Anis Meguenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
+              <w:t xml:space="preserve">IROS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388632v1</w:t>
+                <w:t xml:space="preserve">hal-01179822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of robots sharing their workspace with humans: an energetic approach to safety</w:t>
+                <w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Meguenani</w:t>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7</w:t>
+              <w:t xml:space="preserve">International Symposium on Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179822v1</w:t>
+                <w:t xml:space="preserve">hal-01388632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Projector for Task Priority Transitions During Hierarchical Control</w:t>
               </w:r>
@@ -6987,261 +6987,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the velocity kinematics of iCub for model-based control: XCSF versus LWPR</w:t>
+                <w:t xml:space="preserve">Synthesis of Complex Humanoid Whole-Body Behavior: a Focus on Sequencing and Tasks Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sicard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+                <w:t xml:space="preserve">Joseph Salini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE-RAS International Conference on Humanoid Robots - Humanoids 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.570--575, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1283-1290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624056v2</w:t>
+                <w:t xml:space="preserve">hal-00578073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Complex Humanoid Whole-Body Behavior: a Focus on Sequencing and Tasks Transitions</w:t>
+                <w:t xml:space="preserve">Learning the velocity kinematics of iCub for model-based control: XCSF versus LWPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Salini</w:t>
+                <w:t xml:space="preserve">Guillaume Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1283-1290, </w:t>
+              <w:t xml:space="preserve">11th IEEE-RAS International Conference on Humanoid Robots - Humanoids 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bled, Slovenia. pp.570--575, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/Humanoids.2011.6100818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578073v1</w:t>
+                <w:t xml:space="preserve">hal-00624056v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints Compliant Control: constraints compatibility and the displaced configuration approach</w:t>
               </w:r>
@@ -7576,247 +7576,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Framework for Reactive Control of Wheeled Mobile Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rover-arm Based Coring with Slip: Technological Development and Control Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bajracharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Helmick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1384--1391</w:t>
+              <w:t xml:space="preserve">Nasa Science Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Maryland, United States. pp.C8P3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624351v1</w:t>
+                <w:t xml:space="preserve">hal-00624358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rover-arm Based Coring with Slip: Technological Development and Control Approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Unified Framework for Reactive Control of Wheeled Mobile Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nasa Science Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Maryland, United States. pp.C8P3</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1384--1391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624358v1</w:t>
+                <w:t xml:space="preserve">hal-00624351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual teleoperation and reactive motion of a wheeled mobile manipulator</w:t>
               </w:r>
@@ -8921,51 +8921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy based control for safe human-robot physical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Meguenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9053,278 +9053,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement Variability and Digital Human Models: Development of a Demonstrator Taking the Effects of Muscular Fatigue into Account</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Gaudez</w:t>
+                <w:t xml:space="preserve">AN ADAPTIVE APPROACH TO HUMANOID LOCOMOTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Peixoto Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Digital Human Modeling and Simulation: Proceedings of the AHFE 2016 International Conference on Digital Human Modeling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-41627-4_16⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cooperative Robotics -- Proceedings of the 19th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific Publishing, pp.437-444, 2016, 978-981-3149-12-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789813149137_0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398504v1</w:t>
+                <w:t xml:space="preserve">hal-01398513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ADAPTIVE APPROACH TO HUMANOID LOCOMOTION</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Peixoto Santos</w:t>
+                <w:t xml:space="preserve">Movement Variability and Digital Human Models: Development of a Demonstrator Taking the Effects of Muscular Fatigue into Account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent G. Duffy. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cooperative Robotics -- Proceedings of the 19th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Scientific Publishing, pp.437-444, 2016, 978-981-3149-12-0. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Digital Human Modeling and Simulation: Proceedings of the AHFE 2016 International Conference on Digital Human Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 481, Springer, pp.169 - 179, 2016, Advances in Intelligent Systems and Computing, 978-3-319-41626-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789813149137_0052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-41627-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398513v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Optimal Biped Walking as a Mixed-Integer Quadratic Program</w:t>
               </w:r>
@@ -9418,51 +9418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Body Motion Synthesis with LQP-Based Controller - Application to iCub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9759,51 +9759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Goal driven perspective to generate humanoid motion synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,85 +10601,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Tactile Servoing Framework based on Hybrid Force-Position Control</w:t>
+                <w:t xml:space="preserve">Geometrically Consistent Tactile Servoing via Hybrid Force–Position Control at the Center of Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kleff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
@@ -10699,410 +10699,410 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441031v1</w:t>
+                <w:t xml:space="preserve">hal-05441031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
+                <w:t xml:space="preserve">Ethical decision-making in robotics: foundations, processus, ethical dilemmas, and operationalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gagnou-Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073876v1</w:t>
+                <w:t xml:space="preserve">hal-05604315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274526v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790059v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a trapezoidal acceleration profile to a learnt time optimal control policy for robot braking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Esquerre-Pourtère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11110,112 +11110,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Model Predictive Control in SE(3) for online trajectory planning in dynamic workspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11224,403 +11224,517 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791783v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+                <w:t xml:space="preserve">Online task-space trajectory planning using real-time estimations of robot motion capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182624v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172351v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Lober</w:t>
+                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180011v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reactive whole-body control for humanoid balancing on non-rigid unilateral contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11630,100 +11744,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enchaînements dynamiques de tâches pour des manipulateurs mobiles à roues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique (Toulouse), 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPT048H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011677v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11733,105 +11847,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and design of robots with tasks and constraints in mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotics [cs.RO]. Université Pierre et Marie Curie (Paris 6), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01398868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId273"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11978,51 +12092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926299v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Mathelin de Papigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gassibe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3656722" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Rebbouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148817v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andres Rey Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Weekers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Saccon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3364469" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDH.2023.133027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A. A Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103464" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221647v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Measson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2019.1599432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorhabib G Eljaik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.11.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2016.10000531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9513-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068404v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9436-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubrecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Broissia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max da Silva Simoes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9264-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984665v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Passault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654144v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Landais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434909v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Aouaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614508v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419735" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meguenani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yun Jun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schlehuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Measson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906610" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlehuber Philipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980202" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650793" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bajracharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2008.4526238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_71-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319501147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41627-4_16" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_52" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031868v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525534_0066" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Singla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9262-5_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441031v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650665v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Esquerre-Pourt&#232;re" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011677v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT048H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926299v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Mathelin de Papigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gassibe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3656722" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Rebbouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148817v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andres Rey Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Weekers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Saccon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3364469" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDH.2023.133027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A. A Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103464" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221647v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Measson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2019.1599432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorhabib G Eljaik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.11.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2016.10000531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9513-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068404v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9436-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubrecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Broissia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max da Silva Simoes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9264-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984665v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Passault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654144v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Landais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434909v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Aouaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614508v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419735" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meguenani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yun Jun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schlehuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Measson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906610" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlehuber Philipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980202" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650793" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bajracharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2008.4526238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_71-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319501147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41627-4_16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_52" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031868v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525534_0066" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Singla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9262-5_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441031v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604315v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mich&#232;le" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hamet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Esquerre-Pourt&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011677v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT048H" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>