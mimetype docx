--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -834,274 +834,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics aware Cartesian wrench polytope estimation based on human musculoskeletal models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+                <w:t xml:space="preserve">Digital human model simulation of the movement variability induced by muscle fatigue during a repetitive pointing task until exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">International Journal of the Digital Human</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.197-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDH.2023.133027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190087v1</w:t>
+                <w:t xml:space="preserve">hal-05355599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital human model simulation of the movement variability induced by muscle fatigue during a repetitive pointing task until exhaustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Gilles</w:t>
+                <w:t xml:space="preserve">Dynamics aware Cartesian wrench polytope estimation based on human musculoskeletal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of the Digital Human</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (3), pp.197-222. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (sup1), pp.S210-S212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJDH.2023.133027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05355599v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line feasible wrench polytope evaluation based on human musculoskeletal models: an iterative convex hull method</w:t>
               </w:r>
@@ -1204,103 +1204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of movement variability patterns during a repetitive pointing task until exhaustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine A. A Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 96, pp.103464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (6), pp.546-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,51 +1711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57, pp.88 - 102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,51 +1949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,412 +2047,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body multi-contact motion in humans and humanoids: Advances of the CoDyCo European project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental assessment of the quality of ergonomic indicators for dynamic systems computed using a digital human model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2016.08.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.190 - 209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2016.10000531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399360v1</w:t>
+                <w:t xml:space="preserve">hal-01383415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the quality of ergonomic indicators for dynamic systems computed using a digital human model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Whole-body hierarchical motion and force control for humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Lober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human Factors Modelling and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJHFMS.2016.10000531⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.493-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-015-9513-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383415v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-body hierarchical motion and force control for humanoid robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole-body multi-contact motion in humans and humanoids: Advances of the CoDyCo European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Babič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mistry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mingxing Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (3), pp.493-504. </w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10514-015-9513-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2016.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220324v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized hierarchical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,51 +2512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object learning through active exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor variability in human-robot interaction during an assisted trajectory-tracking task: preliminary results from the MOVER experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bousigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3550,369 +3550,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antun Skuric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513888v1</w:t>
+                <w:t xml:space="preserve">hal-03719885v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating robot reachable space using convex polytopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antun Skuric</w:t>
+                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Human-Friendly Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719885v3</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621688v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linearization method based on Lie algebra for pose estimation in a time horizon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
+                <w:t xml:space="preserve">Task-Consistent Signaling Motions for Improved Understanding in Human-Robot Interaction and Workspace Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Camblor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Daney</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARK 2022 - 18th International Symposium on Advances in Robot Kinematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain. </w:t>
+              <w:t xml:space="preserve">HRI '22: Proceedings of the 2022 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sapporo, Hokkaido, Japan. pp.275-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-08140-8_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HRI53351.2022.9889575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621688v3</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common wrench capability evaluation of a human-robot collaborative system</w:t>
               </w:r>
@@ -4421,51 +4421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Industrial Operators with Collaborative Robots: Simulation and Experimental Validation for a Carpentry task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4754,51 +4754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Digital Human Modeling Symposium (DHM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5147,64 +5147,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5236,818 +5236,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual ergonomics for the design of collaborative robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Maurice</w:t>
+                <w:t xml:space="preserve">Control of robots sharing their workspace with humans: an energetic approach to safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meguenani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde (JNRH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">IROS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348757v1</w:t>
+                <w:t xml:space="preserve">hal-01179822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of the rate of change in torques during motion and force control under discontinuous constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Tan</w:t>
+                <w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwin Lau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7419735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388638v1</w:t>
+                <w:t xml:space="preserve">hal-01388632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of robots sharing their workspace with humans: an energetic approach to safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meguenani</w:t>
+                <w:t xml:space="preserve">Generalized Projector for Task Priority Transitions During Hierarchical Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannara Hak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.7</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179822v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Generation of Dynamically Balanced Locomotion with Multiple Non-coplanar Contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darwin Lau</w:t>
+                <w:t xml:space="preserve">Stability-based planning and trajectory tracking of a mobile manipulator over uneven terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jae-Yun Jun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sestri Levante, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388632v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Projector for Task Priority Transitions During Hierarchical Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sovannara Hak</w:t>
+                <w:t xml:space="preserve">Automatic selection of ergonomie indicators for the design of collaborative robots: A virtual-human in the loop approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Schlehuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Madrid, Spain. pp.801-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116410v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability-based planning and trajectory tracking of a mobile manipulator over uneven terrains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jae-Yun Jun</w:t>
+                <w:t xml:space="preserve">Virtual ergonomics for the design of collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïz Ben Amar</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de la Robotique Humanoïde (JNRH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160230v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic selection of ergonomie indicators for the design of collaborative robots: A virtual-human in the loop approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ph. Schlehuber</w:t>
+                <w:t xml:space="preserve">Minimization of the rate of change in torques during motion and force control under discontinuous constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Madrid, Spain. pp.801-808, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Biomimetics (ROBIO 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Qingdao, China. pp.2621-2628, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2015.7419735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01840422v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed model predictive control approach for robust postural stability of a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6107,90 +6107,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body Motion in Humans and Humanoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on New Research Frontiers for Intelligent Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Padova, Italy</w:t>
@@ -6232,51 +6232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of humanoid walking behaviors from mixed-integer model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6375,74 +6375,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE - RAS International Conference on Humanoid Robots - Humanoids 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2014, Madrid, Spain. pp.801-808, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072228v1</w:t>
@@ -6453,64 +6453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools for simulating humanoid robot dynamics: a survey based on user feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Lyubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6803,51 +6803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Online Learning of Velocity Kinematics on the iCub: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,51 +6911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified preview control for humanoid postural stability and upper-limb interaction adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7019,51 +7019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Salini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.1283-1290, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7123,51 +7123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7253,51 +7253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8103,334 +8103,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
+                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Carriay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624398v1</w:t>
+                <w:t xml:space="preserve">hal-00624413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and partial decoupling in tracking control for wheeled mobile manipulators</w:t>
+                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Carriay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Miedzyzdroje, Poland. pp.967--972, vol. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624413v1</w:t>
+                <w:t xml:space="preserve">hal-00624411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Coordination of a mobile manipulator for contact transition tasks</w:t>
+                <w:t xml:space="preserve">Controlling dynamic contact transition for nonholonomic mobile manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Methods and Models in Automation and Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3817 -- 3822 vol.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2004.1390009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624411v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8448,103 +8448,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signaling Motions for communication in human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Camblor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Salotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCR 2022 - Journées des Jeunes Chercheurs et Jeunes Chercheuses en Robotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8608,51 +8608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Safety of Automated Industrial Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8748,51 +8748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHM and Posturography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8811,269 +8811,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization-Based Control Approaches to Humanoid Balancing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Energy based control for safe human-robot physical interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meguenani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dana Kulić, Yoshihiko Nakamura, Oussama Khatib, Gentiane Venture. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2016 International Symposium on Experimental Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Springer Proceedings in Advanced Robotics, 978-3-319-50114-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711502v1</w:t>
+                <w:t xml:space="preserve">hal-01398790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy based control for safe human-robot physical interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Meguenani</w:t>
+                <w:t xml:space="preserve">Optimization-Based Control Approaches to Humanoid Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Experimental Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, </w:t>
+              <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7194-9_71-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398790v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ADAPTIVE APPROACH TO HUMANOID LOCOMOTION</w:t>
               </w:r>
@@ -9176,103 +9176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Variability and Digital Human Models: Development of a Demonstrator Taking the Effects of Muscular Fatigue into Account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Savin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Gaudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent G. Duffy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Digital Human Modeling and Simulation: Proceedings of the AHFE 2016 International Conference on Digital Human Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 481, Springer, pp.169 - 179, 2016, Advances in Intelligent Systems and Computing, 978-3-319-41626-7. </w:t>
@@ -9323,51 +9323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Optimal Biped Walking as a Mixed-Integer Quadratic Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9412,256 +9412,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01030802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Body Motion Synthesis with LQP-Based Controller - Application to iCub</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">PREVIEWED IMPEDANCE ADAPTATION TO COORDINATE UPPER-LIMB TRAJECTORY TRACKING AND POSTURAL BALANCE IN DISTURBED CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Katja Mombaur, Karsten Berns. </w:t>
+              <w:t xml:space="preserve">Kenneth J Waldron, Mohammad O Tokhi, Gurvinder S Virk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling, Simulation and Optimization of Bipedal Walking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36368-9_16⟩</w:t>
+              <w:t xml:space="preserve">Nature-Inspired Mobile Robotics -- Proceedings of the 16th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Scientific, pp.519-528, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789814525534_0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01030852v1</w:t>
+                <w:t xml:space="preserve">hal-01031868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREVIEWED IMPEDANCE ADAPTATION TO COORDINATE UPPER-LIMB TRAJECTORY TRACKING AND POSTURAL BALANCE IN DISTURBED CONDITIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Whole-Body Motion Synthesis with LQP-Based Controller - Application to iCub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Salini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kenneth J Waldron, Mohammad O Tokhi, Gurvinder S Virk. </w:t>
+              <w:t xml:space="preserve">Katja Mombaur, Karsten Berns. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Inspired Mobile Robotics -- Proceedings of the 16th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Scientific, pp.519-528, 2013, </w:t>
+              <w:t xml:space="preserve">Modeling, Simulation and Optimization of Bipedal Walking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.199-210, 2013, Cognitive Systems Monographs, 978-3-642-36368-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/9789814525534_0066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36368-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01031868v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01030852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of physical exposure to musculoskeletal risks in collaborative robotics using dynamic simulation</w:t>
               </w:r>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Measson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bidaud, Philippe and Khatib, Oussama and Padois, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th CISM-IFToMM Symposium on Robot Design, Dynamics, and Control - RoManSy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, To appear, 2012, CISM Courses and Lectures</w:t>
@@ -9798,51 +9798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10044,51 +10044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Singla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,51 +10273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Broissia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10635,444 +10635,444 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically Consistent Tactile Servoing via Hybrid Force–Position Control at the Center of Pressure</w:t>
+                <w:t xml:space="preserve">Ethical decision-making in robotics: foundations, processus, ethical dilemmas, and operationalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kleff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Joseph</w:t>
+                <w:t xml:space="preserve">Sylvie Michèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Daney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gagnou-Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hamet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441031v2</w:t>
+                <w:t xml:space="preserve">hal-05604315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical decision-making in robotics: foundations, processus, ethical dilemmas, and operationalization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Michèle</w:t>
+                <w:t xml:space="preserve">Geometrically Consistent Tactile Servoing via Hybrid Force–Position Control at the Center of Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kleff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gagnou-Savatier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05604315v2</w:t>
+                <w:t xml:space="preserve">hal-05441031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
+                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073876v1</w:t>
+                <w:t xml:space="preserve">hal-04274526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of the Upper-limb Wrench Feasible Set with Glenohumeral Joint Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Rezzoug</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for robots adapting their task space motion online</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Torres Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antun Skuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274526v1</w:t>
+                <w:t xml:space="preserve">hal-04073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a trapezoidal acceleration profile to a learnt time optimal control policy for robot braking</w:t>
               </w:r>
@@ -11368,216 +11368,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
+                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Benhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182624v1</w:t>
+                <w:t xml:space="preserve">hal-03172351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to quantify manual expertise with collaborative robotics in mind</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Benhabib</w:t>
+                <w:t xml:space="preserve">Efficient Set-Based Approaches for the Reliable Computation of Robot Capabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua K. Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Hladík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Daney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172351v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance Modulated Task Prioritization in Whole-Body Control</w:t>
               </w:r>
@@ -11651,51 +11651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive whole-body control for humanoid balancing on non-rigid unilateral contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Padois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12092,51 +12092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926299v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Mathelin de Papigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gassibe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3656722" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Rebbouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148817v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andres Rey Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Weekers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Saccon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3364469" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDH.2023.133027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A. A Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103464" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221647v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Measson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2019.1599432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorhabib G Eljaik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.11.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383415v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2016.10000531" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9513-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068404v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9436-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubrecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Broissia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max da Silva Simoes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9264-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984665v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Passault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654144v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Landais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434909v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Aouaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614508v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388638v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419735" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179822v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meguenani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yun Jun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840422v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schlehuber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Measson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041455" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906610" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlehuber Philipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980202" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650793" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bajracharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2008.4526238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711502v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_71-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398790v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319501147" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41627-4_16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_52" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030852v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031868v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525534_0066" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Singla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9262-5_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441031v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604315v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mich&#232;le" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hamet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Esquerre-Pourt&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011677v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT048H" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926299v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Mathelin de Papigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Gassibe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2026.3656722" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezzoug" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antun Skuric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Daney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4067329" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04576076v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Torres Alberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Joseph" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2025.3641869" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04990347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Rebbouh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114935" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148817v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Andres Rey Arias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Weekers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Saccon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3364469" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04316801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.05670" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDH.2023.133027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04190087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03369576v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3155374" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine A. A Gilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103464" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620370v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lober" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.00061" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221647v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maurice" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Measson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2019.1599432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorhabib G Eljaik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoarau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428778v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2016.11.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Romano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Nava" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Azad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jernej Camernik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dafarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2017.2768126" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Santos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382926" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHFMS.2016.10000531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9513-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babi&#269;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mistry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2016.08.017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068404v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9436-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rubrecht" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Broissia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max da Silva Simoes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-011-9264-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sala&#252;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574707003360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753213v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Jabbour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Preault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984665v3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duclusaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Passault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883474v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bousigues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654144v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Landais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1005012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04410256v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fortineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719885v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621688v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08140-8_6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03513888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Camblor" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Benhabib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Salotti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI53351.2022.9889575" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03396009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993408v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408560v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434909v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Aouaj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434905v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua K. Pickard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418739v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197161" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614508v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300121v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398737v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Lau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179822v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meguenani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannara Hak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Yun Jun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schlehuber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Measson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348757v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01388638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2015.7419735" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076570v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ibanez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906610" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nori" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Babic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116331v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6943127" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072228v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlehuber Philipp" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116148v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01077753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980202" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624056v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids.2011.6100818" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504202v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650793" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354438" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Backes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmick" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bajracharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Khatib" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2008.4526238" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060906-3-IT-2910.00094" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauratille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carriay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624398v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2004.1390009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871485v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy da Silva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319501147" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7194-9_71-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pontes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Doncieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Peixoto Santos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813149137_0052" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398504v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41627-4_16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030802v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_52" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01031868v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814525534_0066" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_16" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00566896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Doncieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Singla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-18272-3_8" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05181-4_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586455v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9262-5_39" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00624103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02565-5_13" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11552246_20" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C5B8A86B623544594B3F37F1326735B9F3885696/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604315v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mich&#232;le" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gagnou-Savatier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hamet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441031v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kleff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04274526v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04073876v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Esquerre-Pourt&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03172351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182624v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Hlad&#237;k" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180011v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171216v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011677v3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT048H" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01398868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>