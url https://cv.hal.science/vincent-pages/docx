--- v0 (2026-03-23)
+++ v1 (2026-05-18)
@@ -1142,490 +1142,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La proximité de lésions dans l’ADN favorise la mutagenèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA lesions proximity modulates damage tolerance pathways in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Chrabaszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145855v1</w:t>
+                <w:t xml:space="preserve">hal-01755117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inserting Site-Specific DNA Lesions into Whole Genomes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA lesions proximity modulates damage tolerance pathways in Escherichia colí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Chrabaszcz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Laureti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766225v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA lesion proximity favors mutagenesis</w:t>
+                <w:t xml:space="preserve">La proximité de lésions dans l’ADN favorise la mutagenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 34 (10), pp.781-784. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104735v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA lesions proximity modulates damage tolerance pathways in Escherichia colí</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inserting Site-Specific DNA Lesions into Whole Genomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Methods in Molecular Biology, 1672, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7306-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145865v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA lesions proximity modulates damage tolerance pathways in Escherichia coli</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA lesion proximity favors mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Laureti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (10), pp.781-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2018194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755117v1</w:t>
+                <w:t xml:space="preserve">hal-02104735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-catalytic role of RecBCD in homology directed gap repair and translesion synthesis</w:t>
               </w:r>
@@ -3385,51 +3385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Ceballos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Hung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68109-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Thrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite S Kay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Philippin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421471122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chrabaszcz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Iturralde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503839122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna H Mas&#322;owska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P Wong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D Ulrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Maslowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Villafanez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Iwai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Thrall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie C. Piatt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00827-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7306-4_9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018194" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Naiman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005757" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321008111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pages" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janel-Bintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.P. Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thrall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon J Ceballos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Reginato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna H Maslowska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Loparo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Meyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Ceballos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Hsun Hung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68109-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungwoo Chang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Laureti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S Thrall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite S Kay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Philippin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2421471122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupaigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Chrabaszcz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Iturralde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Modesti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2503839122" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna H Mas&#322;owska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P Wong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle D Ulrich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pag&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Maslowska" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Villafanez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigenori Iwai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010238" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04084974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth S. Thrall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadie C. Piatt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-022-00827-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mas&#322;owska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz723" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky135" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fuchs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7306-4_9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2018194" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01521383v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Naiman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005757" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446624v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1321008111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mazon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks675" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129954v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pages" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janel-Bintz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.P. Fuchs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Thrall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Kay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon J Ceballos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Reginato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna H Maslowska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04271493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872387v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Loparo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>