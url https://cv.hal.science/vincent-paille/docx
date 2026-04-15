--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -202,5106 +202,5240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
+                <w:t xml:space="preserve">The short-chain fatty acid butyrate prevents gut-brain amyloid-β pathology and neuroinflammation in an Alzheimer mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine S Moullé</w:t>
+                <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Giblaine</w:t>
+                <w:t xml:space="preserve">Anne Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergine Even</w:t>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
+                <w:t xml:space="preserve">Lisa Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-026-03522-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490797v1</w:t>
+                <w:t xml:space="preserve">inserm-05575125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and regulation of alpha-synuclein phosphorylation in enteric neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial metabolites alleviate Aß-induced alterations of intestinal epithelial barrier and enteric nervous system connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pinard</w:t>
+                <w:t xml:space="preserve">Valentine S Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Elena Kunz</w:t>
+                <w:t xml:space="preserve">Marina Giblaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Madaro</w:t>
+                <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibauld Oullier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Lassozé</w:t>
+                <w:t xml:space="preserve">Marie-Bernadette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.70198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, pp.107095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2025.107095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380839v1</w:t>
+                <w:t xml:space="preserve">hal-05490797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecystokinin Modulates Corticostriatal Transmission and Plasticity in Rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and regulation of alpha-synuclein phosphorylation in enteric neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Guillaume</w:t>
+                <w:t xml:space="preserve">Hannah Elena Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Sáez</w:t>
+                <w:t xml:space="preserve">Giuseppe Madaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Parnet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Lassozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0251-24.2025⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.e70198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.70198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019193v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in a chronic hypertensive environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cholecystokinin Modulates Corticostriatal Transmission and Plasticity in Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-024-05524-5⟩</w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.ENEURO.0251-24.2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0251-24.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867268v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate gut-brain circuits for fat and sugar reinforcement combine to promote overeating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in a chronic hypertensive environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly Mcdougle</w:t>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan de Araujo</w:t>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arashdeep Singh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isadora Braga</w:t>
+                <w:t xml:space="preserve">Pierre Fontanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmet.2023.12.014⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-024-05524-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04634266v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The regulation of enteric neuron connectivity by semaphorin 5A is affected by the autism-associated S956G missense mutation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separate gut-brain circuits for fat and sugar reinforcement combine to promote overeating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molly Mcdougle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane E Le Dréan</w:t>
+                <w:t xml:space="preserve">Arashdeep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Berre-Scoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillé</w:t>
+                <w:t xml:space="preserve">Mingxin Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Caillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibauld Oullier</w:t>
+                <w:t xml:space="preserve">Isadora Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (5), pp.109638. </w:t>
+              <w:t xml:space="preserve">Cell Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (2), pp.393-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmet.2023.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04666939v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of commercially available antibodies for the detection of phosphorylated alpha‐synuclein in primary culture of ENS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The regulation of enteric neuron connectivity by semaphorin 5A is affected by the autism-associated S956G missense mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guilhem de Lataillade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Morgane E Le Dréan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Berre-Scoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Oullier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurène Leclair‐visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (5), pp.109638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nmo.14354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.109638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635092v1</w:t>
+                <w:t xml:space="preserve">hal-04666939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ephrin receptor EphB2 regulates the connectivity and activity of enteric neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of commercially available antibodies for the detection of phosphorylated alpha‐synuclein in primary culture of ENS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lassozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bodin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adrien Guilhem de Lataillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Durand</w:t>
+                <w:t xml:space="preserve">Michel Neunslist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Aubert</w:t>
+                <w:t xml:space="preserve">Laurène Leclair‐visonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 297 (5), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nmo.14354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329510v1</w:t>
+                <w:t xml:space="preserve">hal-03635092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic alkyl-ether-lipid promotes TRPV2 channel trafficking trough PI3K/Akt-girdin axis in cancer cells and increases mammary tumour volume</w:t>
+                <w:t xml:space="preserve">The ephrin receptor EphB2 regulates the connectivity and activity of enteric neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+                <w:t xml:space="preserve">Raphael Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Felix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aubin Penna</w:t>
+                <w:t xml:space="preserve">Tony Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (5), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278876v1</w:t>
+                <w:t xml:space="preserve">hal-04329510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic alkyl-ether-lipid promotes TRPV2 channel trafficking trough PI3K/Akt-girdin axis in cancer cells and increases mammary tumour volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aubin Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21155428⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.102435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667645v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal exposure to a mixture of prebiotics fosters colitis development in offspring mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters the Expression of Genes Involved in Mitochondrial Metabolism and Epitranscriptomics in Fetal Hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Le</w:t>
+                <w:t xml:space="preserve">Simon Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Selle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aubert</w:t>
+                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brosseau</w:t>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Durieu</w:t>
+                <w:t xml:space="preserve">Valentine S. Moullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12051464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03269578v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02626031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters the Expression of Genes Involved in Mitochondrial Metabolism and Epitranscriptomics in Fetal Hypothalamus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal exposure to a mixture of prebiotics fosters colitis development in offspring mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guignard</w:t>
+                <w:t xml:space="preserve">Amélie Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
+                <w:t xml:space="preserve">Amandine Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grit</w:t>
+                <w:t xml:space="preserve">Carole Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine S. Moullé</w:t>
+                <w:t xml:space="preserve">Emilie Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neurogastroenterology &amp; Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.Meeting Abstract: 199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02626031v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined chemotherapy and allogeneic human Vγ9Vδ2 T lymphocyte-immunotherapies efficiently control the development of human epithelial ovarian cancer cells in vivo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moderate High Caloric Maternal Diet Impacts Dam Breast Milk Metabotype and Offspring Lipidome in a Sex-Specific Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Joalland</w:t>
+                <w:t xml:space="preserve">Agnès David-Sochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Lafrance</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1649971⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (15), pp.5428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02437297v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined chemotherapy and allogeneic human Vγ9Vδ2 T lymphocyte-immunotherapies efficiently control the development of human epithelial ovarian cancer cells in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Joalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lafrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Oullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Severine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Brignot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paille</w:t>
+                <w:t xml:space="preserve">Delphine Loussouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (11), pp.e1649971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2162402X.2019.1649971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629327v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02437297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental control of spike-timing-dependent plasticity by tonic GABAergic signaling in striatum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Valtcheva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Gangarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.04.012⟩</w:t>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407266v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal Western Diet Consumption Leads to Profound Plasticity and GABAergic Phenotype Changes within Hypothalamus and Reward Pathway from Birth to Sexual Maturity in Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental control of spike-timing-dependent plasticity by tonic GABAergic signaling in striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Valtcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Dembitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Paradis</w:t>
+                <w:t xml:space="preserve">Sylvie Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boureau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Parnet</w:t>
+                <w:t xml:space="preserve">Giuseppe Gangarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00216⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.261-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713096v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Perinatal Western Diet Consumption Leads to Profound Plasticity and GABAergic Phenotype Changes within Hypothalamus and Reward Pathway from Birth to Sexual Maturity in Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400554v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCN4B acts as a metastasis-suppressor gene preventing hyperactivation of cell migration in breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bon</w:t>
+                <w:t xml:space="preserve">Virginie Driffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Driffort</w:t>
+                <w:t xml:space="preserve">Frédéric Gradek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gradek</w:t>
+                <w:t xml:space="preserve">Carlos Martinez-Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Anchelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.13648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms13648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03471169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sensory and nutritional experience of parents guide offsprings' feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Bolaños-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihui Cui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paille</w:t>
+                <w:t xml:space="preserve">Bertrand Kaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Delord</w:t>
+                <w:t xml:space="preserve">Benoist Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.85 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20163201014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141205v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIMA-1Met induces myeloma cell death independent of p53 by impairing the GSH/ROS balance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocannabinoids mediate bidirectional striatal spike-timing dependent plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tessoulin</w:t>
+                <w:t xml:space="preserve">Stéphane Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Descamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lodé</w:t>
+                <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2014-01-548800⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 593 (13), pp.2833-2849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/JP270324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03290437v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycobacterial toxin induces analgesia in buruli ulcer by targeting the angiotensin pathways.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ok-Ryul Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Marion</w:t>
+                <w:t xml:space="preserve">Jérémie Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fenistein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 157 (7), pp.1565-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2014.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranolazine inhibits NaV1.5-mediated breast cancer cell invasiveness and lung colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Driffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1476-4598-13-264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAergic Circuits Control Spike-Timing-Dependent Plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRIMA-1Met induces myeloma cell death independent of p53 by impairing the GSH/ROS balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Paille</w:t>
+                <w:t xml:space="preserve">Sophie Maïga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fino</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Perez</w:t>
+                <w:t xml:space="preserve">Laurence Lodé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5796-12.2013⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (10), pp.1626 - 1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2014-01-548800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876716v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03290437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivotal Role of the Lipid Raft SK3-Orai1 Complex in Human Cancer Cell Migration and Bone Metastases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GABAergic Circuits Control Spike-Timing-Dependent Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
+                <w:t xml:space="preserve">T. Morera-Herreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+                <w:t xml:space="preserve">S. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-12-4572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (22), pp.9353-9363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5796-12.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00848873v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAergic Circuits Control Spike-Timing-Dependent Plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Perez</w:t>
+                <w:t xml:space="preserve">Pivotal Role of the Lipid Raft SK3-Orai1 Complex in Human Cancer Cell Migration and Bone Metastases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chantôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5796-12.2013⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-12-4572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407275v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00848873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Tetrahydropyrido[1,2-a]isoindolone Derivatives (Valmerins): Potent Cyclin-Dependent Kinase/Glycogen Synthase Kinase 3 Inhibitors with Antiproliferative Activities and Antitumor Effects in Human Tumor Xenografts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ravache</w:t>
+                <w:t xml:space="preserve">GABAergic Circuits Control Spike-Timing-Dependent Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Morera-Herreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (22), pp.9353-9363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.5796-12.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785213v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Tetrahydropyrido[1,2- a ]isoindolone Derivatives (Valmerins): Potent Cyclin-Dependent Kinase/Glycogen Synthase Kinase 3 Inhibitors with Antiproliferative Activities and Antitumor Effects in Human Tumor Xenografts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajâa Boulahjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiurato Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (22), pp.9589-9606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm3008536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Alkyl-Lipid Blockers of SK3 Channels Reduce Cancer Cell Migration and Occurrence of Metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Tetrahydropyrido[1,2-a]isoindolone Derivatives (Valmerins): Potent Cyclin-Dependent Kinase/Glycogen Synthase Kinase 3 Inhibitors with Antiproliferative Activities and Antitumor Effects in Human Tumor Xenografts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajâa Boulahjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ouach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiurato Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+                <w:t xml:space="preserve">Myriam Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.9589-9606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577240v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of phosphodiesterases rescues striatal long-term depression and reduces levodopa-induced dyskinesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Alkyl-Lipid Blockers of SK3 Channels Reduce Cancer Cell Migration and Occurrence of Metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Potier-Cartereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Picconi</w:t>
+                <w:t xml:space="preserve">Aurélie Chantome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenza Bagetta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Di Filippo</w:t>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awq342⟩</w:t>
+              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (9), pp.1111 - 1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156800911798073069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426414v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct coincidence detectors govern the corticostriatal spike timing-dependent plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of phosphodiesterases rescues striatal long-term depression and reduces levodopa-induced dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Picconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Bagetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yihui Cui</w:t>
+                <w:t xml:space="preserve">Veronica Ghiglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Morera-Herreras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Deniau</w:t>
+                <w:t xml:space="preserve">Massimiliano Di Filippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2010.188466⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (2), pp.375-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awq342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407307v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Levels of Dopamine Denervation Differentially Alter Striatal Synaptic Plasticity and NMDA Receptor Subunit Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Picconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Picconi</w:t>
+                <w:t xml:space="preserve">V. Bagetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bagetta</w:t>
+                <w:t xml:space="preserve">V. Ghiglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sgobio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (42), pp.14182-14193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2149-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsy-induced abnormal striatal plasticity in Bassoon mutant mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Picconi</w:t>
+                <w:t xml:space="preserve">Distinct coincidence detectors govern the corticostriatal spike timing-dependent plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Sgobio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenza Bagetta</w:t>
+                <w:t xml:space="preserve">Teresa Morera-Herreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Barone</w:t>
+                <w:t xml:space="preserve">Jean-Michel Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (10), pp.1979-1993. </w:t>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 588 (16), pp.3045-3062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06733.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2010.188466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426422v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Microglial Activation and Degeneration of Dopamine-Containing Neurons in a Rat Model of Parkinson Disease Induced by 6-Hydroxydopamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epilepsy-induced abnormal striatal plasticity in Bassoon mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Ghiglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Picconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillé</w:t>
+                <w:t xml:space="preserve">Carmelo Sgobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Bagetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Lelan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilaria Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/NEN.0b013e3181b767b4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (10), pp.1979-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06733.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426420v1</w:t>
+                <w:t xml:space="preserve">hal-03426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric spike-timing dependent plasticity of striatal nitric oxide-synthase interneurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Paille</w:t>
+                <w:t xml:space="preserve">Kinetics of Microglial Activation and Degeneration of Dopamine-Containing Neurons in a Rat Model of Parkinson Disease Induced by 6-Hydroxydopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Deniau</w:t>
+                <w:t xml:space="preserve">Philippe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Venance</w:t>
+                <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 160 (4), pp.744-754. </w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (10), pp.1092-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/NEN.0b013e3181b767b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02407612v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l-DOPA dosage is critically involved in dyskinesia via loss of synaptic depotentiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymmetric spike-timing dependent plasticity of striatal nitric oxide-synthase interneurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2007.10.001⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (4), pp.744-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2009.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426423v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat model of Parkinson's disease with bilateral motor abnormalities, reversible with levodopa, and dyskinesias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">l-DOPA dosage is critically involved in dyskinesia via loss of synaptic depotentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Picconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Ghiglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Bagetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22 (4), pp.533-539. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2), pp.327-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.21308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2007.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426427v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nigral lesion in the genesis of dyskinesias in a rat model of Parkinsonʼs disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rat model of Parkinson's disease with bilateral motor abnormalities, reversible with levodopa, and dyskinesias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lescaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-200403010-00035⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (4), pp.533-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.21308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426429v1</w:t>
+                <w:t xml:space="preserve">hal-03426427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolysaccharide and TNFα regulate the expression of GDNF, neurturin and their receptors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Role of nigral lesion in the genesis of dyskinesias in a rat model of Parkinsonʼs disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Neveu</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (3), pp.561-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200403010-00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipopolysaccharide and TNFα regulate the expression of GDNF, neurturin and their receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Naveilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (11), pp.1529-1534. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200308060-00026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5311,1785 +5445,1785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Alimentation Périnatale et Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès des Master Biologie Santé d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers (UA). FRA., Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735629v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Le microbiote et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Café des Sciences, café du Commerce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789029v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département AlimH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, La Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation Périnatale et Santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Opto et chemogenetique pour les nuls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Master Biologie Santé d’Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers (UA). FRA., Oct 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’IMAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789563v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote et cerveau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café des Sciences, café du Commerce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789049v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto et chemogenetique pour les nuls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’IMAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736256v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Jeunes chercheurs de l’IMAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d’un parcours professionnel pour devenir Chargé de Recherche à l’INRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Stress-induced remodeling of adrenal stimulus-secretion coupling: evidence for bidirectional adaptative mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G Desarménien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum professionnel des sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Chromaffin Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788908v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-induced remodeling of adrenal stimulus-secretion coupling: evidence for bidirectional adaptative mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Stress-mediated remodeling of gap junctional communication in the adrenal medullary tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel G Desarménien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie C Guérineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Chromaffin Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th conference of the Mediterranean Neuroscience Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, St. julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736254v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-mediated remodeling of gap junctional communication in the adrenal medullary tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Evolution des préférences alimentaires chez le rongeur, du début de la vie jusqu’à l’âge adulte, suite à une alimentation périnatale déséquilibrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie C Guérineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th conference of the Mediterranean Neuroscience Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, St. julian's, Malta</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735203v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des préférences alimentaires chez le rongeur, du début de la vie jusqu’à l’âge adulte, suite à une alimentation périnatale déséquilibrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Exemple d’un parcours professionnel pour devenir Chargé de Recherche à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum professionnel des sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736255v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est quoi le métier de chercheur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Brouzils, France</w:t>
+              <w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798946v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les moteurs de la faim ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du cerveau (Brain awareness week)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Faculté de Médecine Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is perinatal butyrate intake, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model?</w:t>
+                <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second colloque de la SF – DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742782v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">C’est quoi le métier de chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t>
+              <w:t xml:space="preserve">Congrès Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Brouzils, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249245v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development on the attraction towards sweet and/or fatty foods in children: integrated understanding of the role of early experience on behavioral, molecular, physiological and neural outcomes, impact on food intake and on weight status (SWEETLIPKID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Résidentiel Métaprogramme DID-IT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihui Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Twenty Second Annual Computational Neuroscience Meeting: CNS*2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France. O1 (2 p.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2202-14-S1-O1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00842298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7099,1423 +7233,1419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholecystokininergic signaling exerts major control on cortico-striatal synaptic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg - à distance, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the inappropriate food preferences in offspring of low protein-diet fed dams but modifies the glutamatergic and dopaminergic circuits in hypothalamus and reward pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès SF DOHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t>
+              <w:t xml:space="preserve">From epigenome towards epitranscriptome in cell fate choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Capri, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789056v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Impact of an unbalanced diet on the acquisition of food preferences and the development of reward circuits in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From epigenome towards epitranscriptome in cell fate choice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Capri, Italy. 2018</w:t>
+              <w:t xml:space="preserve">11th FENS forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789054v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an unbalanced diet on the acquisition of food preferences and the development of reward circuits in rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Parnet</w:t>
+                <w:t xml:space="preserve">Is perinatal butyrate, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th FENS forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736146v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is perinatal butyrate, through maternal supplementation, able to prevent cognitive impairment due to intrauterine growth restriction in a rat model ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Maternal malnutrition and hypothalamic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th FENS forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany. 2018</w:t>
+              <w:t xml:space="preserve">4. Congrès SF DOHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Grenoble, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736395v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the programming of food preferences in offspring of Western-Diet-fed rat dams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Maternal Western Diet” feeding of rat dams leads to profound plasticity and GABAergic phenotype changes within reward pathway from birth to sexual maturity in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LARC Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lille, France. 2017</w:t>
+              <w:t xml:space="preserve">NeuroFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737904v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Western Diet” feeding of rat dams leads to profound plasticity and GABAergic phenotype changes within reward pathway from birth to sexual maturity in the offspring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Consuming a balanced diet from weaning reverses the programming of food preferences in offspring of Western-Diet-fed rat dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 2017</w:t>
+              <w:t xml:space="preserve">LARC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lille, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736955v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal Western Diet consumption leads to a profound change in plasticity and GABAergic phenotype within hypothalamus and reward pathway from birth to sexual maturity in rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Adaptive remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SF-DOhAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
+              <w:t xml:space="preserve">27th ion channel meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sète, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742968v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Perinatal Western Diet consumption leads to a profound change in plasticity and GABAergic phenotype within hypothalamus and reward pathway from birth to sexual maturity in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Legros</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ion channel meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sète, France. 2016</w:t>
+              <w:t xml:space="preserve">3rd SF-DOhAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741390v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive functional remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Impact of perinatal over-nutrition on the developing sweet/fatty taste and the ontogeny of brain reward pathway, from birth to sexual maturity in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Toutain</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Nardi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741763v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonic and phasic GABAergic signaling differently control corticostriatal spike-timing-dependent plasticity along development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Gangarossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Valtcheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8573,660 +8703,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive functional remodeling of stimulus-secretion coupling in the adrenal medulla of spontaneously hypertensive rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+                <w:t xml:space="preserve">N.C. Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t>
+              <w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580713v1</w:t>
+                <w:t xml:space="preserve">hal-02741763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of perinatal over-nutrition on the developing sweet/fatty taste and the ontogeny of brain reward pathway, from birth to sexual maturity in rat</w:t>
+                <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paille</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème colloque de la Société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742184v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocannabinoids mediate spike-timing dependent potentiation and depression: a model-based experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihui Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Fino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty Second Annual Computational Neuroscience Meeting : CNS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Paris, France. 14 (Suppl 1), O1 (1 p.), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in response to a chronic hypertensive environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fontanaud</w:t>
+                <w:t xml:space="preserve">Maternal low protein diet alters the development of reward circuits from childhood to adulthood by reshaping its function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Frapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330765v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptive remodeling of rat adrenomedullary stimulus-secretion coupling in response to a chronic hypertensive environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joohee Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fontanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cholecystokinin exerts a major control on corticostriatal synapse and motor behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9236,335 +9488,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'unité mixte de recherche physiopathologie des adaptations nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Amarger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; Nantes Université. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une dénutrition périnatale sur l’axe intestin-cerveau. Rapport final PARIMAD pour la région des Pays de La Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Dréan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à la région Pays de Loire pour le projet régional EPIMEMO : « Impact du butyrate sur la consolidation des processus de mémorisation ». Rédaction J P Segain. Participation P Parnet et V Paillé. 2 mai 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9574,105 +9826,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’alimentation périnatale déséquilibrée sur le remodelage de l’axe intestin-cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Nantes Université, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05336629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9740,51 +9992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC84952"/>
+    <w:nsid w:val="0EB7C7CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9971,51 +10223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-paille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0424-0821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099118270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05380839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pinard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elena Kunz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Madaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassoz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70198" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Reig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0251-24.2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Mcdougle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan de Araujo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arashdeep Singh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Braga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2023.12.014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666939v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109638" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunslist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclair&#8208;visonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14354" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101300" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03278876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Felix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269578v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1649971" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.04.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driffort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gradek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Caceres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Anchelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13648" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tessoulin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lod&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548800" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-13-264" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Du" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morera-Herreras" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5796-12.2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clarysse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4572" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785213v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiurato Matteo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm3008536" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577240v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantome" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800911798073069" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Picconi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Bagetta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ghiglieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Filippo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awq342" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Morera-Herreras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deniau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.188466" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picconi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagetta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghiglieri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sgobio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2149-10.2010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Sgobio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Barone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06733.x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lelan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brachet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e3181b767b4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Deniau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.03.015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPKN13LX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.10.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7S519L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescaudron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH5QPXGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426429v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200403010-00035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine R&#233;my" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200308060-00026" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735198v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736256v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736255v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796568v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valtcheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789718v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05336629v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-paille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0424-0821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099118270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05575125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03522-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05380839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pinard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elena Kunz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Madaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassoz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Reig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0251-24.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Mcdougle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan de Araujo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arashdeep Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Braga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2023.12.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109638" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunslist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclair&#8208;visonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14354" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bodin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03278876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Felix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102435" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1649971" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.04.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driffort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gradek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Caceres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Anchelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13648" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-13-264" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tessoulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lod&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548800" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Du" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morera-Herreras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5796-12.2013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clarysse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiurato Matteo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm3008536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800911798073069" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Picconi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Bagetta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ghiglieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Filippo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awq342" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picconi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagetta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghiglieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sgobio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2149-10.2010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Morera-Herreras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deniau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.188466" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Sgobio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Barone" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06733.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lelan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brachet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e3181b767b4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Deniau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.03.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPKN13LX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.10.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7S519L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescaudron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21308" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH5QPXGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200403010-00035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine R&#233;my" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200308060-00026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736256v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788908v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valtcheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789718v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05336629v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>