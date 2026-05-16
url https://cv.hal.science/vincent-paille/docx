--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1308,295 +1308,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ephrin receptor EphB2 regulates the connectivity and activity of enteric neurons</w:t>
+                <w:t xml:space="preserve">Synthetic alkyl-ether-lipid promotes TRPV2 channel trafficking trough PI3K/Akt-girdin axis in cancer cells and increases mammary tumour volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Paillé</w:t>
+                <w:t xml:space="preserve">Maxime Guéguinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aubert</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101300⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97, pp.102435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329510v1</w:t>
+                <w:t xml:space="preserve">hal-03278876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic alkyl-ether-lipid promotes TRPV2 channel trafficking trough PI3K/Akt-girdin axis in cancer cells and increases mammary tumour volume</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ephrin receptor EphB2 regulates the connectivity and activity of enteric neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
+                <w:t xml:space="preserve">Raphael Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Penna</w:t>
+                <w:t xml:space="preserve">Tony Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 97, pp.102435. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 297 (5), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2021.102435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2021.101300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278876v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Protein Restriction in Rats Alters the Expression of Genes Involved in Mitochondrial Metabolism and Epitranscriptomics in Fetal Hypothalamus</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Marionneau-Lambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
@@ -4506,291 +4506,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epilepsy-induced abnormal striatal plasticity in Bassoon mutant mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of Microglial Activation and Degeneration of Dopamine-Containing Neurons in a Rat Model of Parkinson Disease Induced by 6-Hydroxydopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Sgobio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincenza Bagetta</w:t>
+                <w:t xml:space="preserve">Vincent Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Barone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faustine Lelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Damier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06733.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (10), pp.1092-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/NEN.0b013e3181b767b4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426422v1</w:t>
+                <w:t xml:space="preserve">hal-03426420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Microglial Activation and Degeneration of Dopamine-Containing Neurons in a Rat Model of Parkinson Disease Induced by 6-Hydroxydopamine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faustine Lelan</w:t>
+                <w:t xml:space="preserve">Epilepsy-induced abnormal striatal plasticity in Bassoon mutant mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Ghiglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Picconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Brachet</w:t>
+                <w:t xml:space="preserve">Carmelo Sgobio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenza Bagetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Damier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilaria Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68 (10), pp.1092-1102. </w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (10), pp.1979-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/NEN.0b013e3181b767b4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2009.06733.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426420v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric spike-timing dependent plasticity of striatal nitric oxide-synthase interneurons</w:t>
               </w:r>
@@ -4957,51 +4957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Ghiglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenza Bagetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (2), pp.327-335. </w:t>
@@ -5064,90 +5064,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rat model of Parkinson's disease with bilateral motor abnormalities, reversible with levodopa, and dyskinesias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lescaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (4), pp.533-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5206,64 +5206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of nigral lesion in the genesis of dyskinesias in a rat model of Parkinsonʼs disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.561-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5729,273 +5729,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735629v1</w:t>
+                <w:t xml:space="preserve">hal-02789029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal nutrition and epitranscriptomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balanced food intake after weaning reverses the inapropriate food preference in offspring of low-protein diet fed dams correlated with reward pathway modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Guignard</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abcam conference RNA in epigenetic and chromatin regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">23 rd Annual Meeting LARC-Neurosciences Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARC., Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789029v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une alimentation périnatale déséquilibrée sur le développement des circuits de la récompense chez le rat,</w:t>
               </w:r>
@@ -7368,51 +7368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7618,51 +7618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8131,51 +8131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9168,51 +9168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9992,51 +9992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EB7C7CA"/>
+    <w:nsid w:val="97DA7F7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10223,51 +10223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-paille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0424-0821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099118270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05575125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03522-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05380839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pinard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elena Kunz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Madaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassoz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Reig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0251-24.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Mcdougle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan de Araujo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arashdeep Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Braga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2023.12.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109638" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunslist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclair&#8208;visonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14354" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bodin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101300" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03278876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Felix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102435" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1649971" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.04.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driffort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gradek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Caceres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Anchelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13648" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-13-264" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tessoulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lod&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548800" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Du" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morera-Herreras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5796-12.2013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clarysse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiurato Matteo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm3008536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800911798073069" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Picconi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Bagetta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ghiglieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Filippo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awq342" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picconi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagetta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghiglieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sgobio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2149-10.2010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Morera-Herreras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deniau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.188466" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Sgobio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Barone" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06733.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lelan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brachet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e3181b767b4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Deniau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.03.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPKN13LX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.10.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7S519L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescaudron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21308" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH5QPXGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200403010-00035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine R&#233;my" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200308060-00026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736256v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788908v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valtcheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789718v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05336629v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-paille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0424-0821" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099118270" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05575125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Brossaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Oullier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-026-03522-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490797v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S Moull&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2025.107095" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05380839v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pinard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Elena Kunz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Madaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassoz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.70198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;ez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Reig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paill&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0251-24.2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joohee Park" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Toutain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bourreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fontanaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-024-05524-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Mcdougle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan de Araujo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arashdeep Singh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxin Yang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Braga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2023.12.014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane E Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre-Scoul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Caillaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109638" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guilhem de Lataillade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Neunslist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Leclair&#8208;visonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.14354" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03278876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;guinou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Felix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Penna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2021.102435" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bodin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.101300" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02626031v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Frapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guignard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine S. Moull&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12051464" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03269578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Selle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brosseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Durieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667645v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s David-Sochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Royer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155428" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02437297v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Joalland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lafrance" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Marionneau-Lambot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loussouarn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2019.1649971" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407266v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Valtcheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2017.04.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713096v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paradis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00216" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Driffort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gradek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Martinez-Caceres" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Anchelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13648" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400554v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Bola&#241;os-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kaeffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20163201014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Genet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delord" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP270324" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ok-Ryul Song" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Babonneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fenistein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.04.040" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-4598-13-264" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03290437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tessoulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Descamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ma&#239;ga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lod&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-01-548800" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876716v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Du" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morera-Herreras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.5796-12.2013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00848873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chant&#244;me" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Potier-Cartereau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Clarysse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-4572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407275v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiurato Matteo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ravache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm3008536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577240v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chantome" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800911798073069" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426414v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Picconi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenza Bagetta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Ghiglieri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Di Filippo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awq342" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426416v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Picconi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagetta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghiglieri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sgobio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2149-10.2010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Morera-Herreras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Deniau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2010.188466" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426420v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Henry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lelan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brachet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e3181b767b4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426422v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Sgobio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Barone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2009.06733.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407612v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Deniau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venance" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2009.03.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPKN13LX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2007.10.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C7S519L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescaudron" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.21308" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WH5QPXGD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426429v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200403010-00035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine R&#233;my" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200308060-00026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789563v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789049v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736256v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789029v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pagniez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736254v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G Desarm&#233;nien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Nardi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie C Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788908v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796568v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00842298v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-14-S1-O1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guillaume" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789054v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736146v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boudin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789056v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736955v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henrion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742968v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742184v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valtcheva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Venance" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741763v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Guerineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Nardi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556033v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Castellano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Reig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Billard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789718v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Dr&#233;an" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799901v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05336629v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>