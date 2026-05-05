--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -100,650 +100,650 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal risk in batch reactors: Theoretical framework for runaway and accident</w:t>
+                <w:t xml:space="preserve">A damage model for ductile porous materials with a spherically anisotropic matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ni</w:t>
+                <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+                <w:t xml:space="preserve">Léo Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Jiang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789515582277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314537v1</w:t>
+                <w:t xml:space="preserve">hal-01306796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage model for ductile porous materials with a spherically anisotropic matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strain and shear stress fields analysis by means of Digital Image Correlation on CFRP to brick bonded joints fastened by fiber anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Caggegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+                <w:t xml:space="preserve">M. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789515582277⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306796v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain and shear stress fields analysis by means of Digital Image Correlation on CFRP to brick bonded joints fastened by fiber anchors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SVM application in hazard assessment: Self-heating for sulfurized rust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Caggegi</w:t>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pensée</w:t>
+                <w:t xml:space="preserve">L Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cuomo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jc Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zl Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.12.089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39, pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306809v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVM application in hazard assessment: Self-heating for sulfurized rust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal risk in batch reactors: Case of peracetic acid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Dou</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zl Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39, pp.112-120. </w:t>
+              <w:t xml:space="preserve">, 2016, 39, pp.85-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2015.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314515v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal risk in batch reactors: Case of peracetic acid synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal risk in batch reactors: Theoretical framework for runaway and accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mg Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Ni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Z Dou</w:t>
+                <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 39, pp.85-92. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlp.2015.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlp.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314533v1</w:t>
+                <w:t xml:space="preserve">hal-01314537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of fibrous piezoelectric composites with general imperfect interfaces under anti-plane mechanical and in-plane electrical loadings</w:t>
               </w:r>
@@ -755,51 +755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-T. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.12-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -837,90 +837,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental global analysis of the efficiency of carbon fiber anchors applied over CFRP strengthened bricks, Construction and Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caggegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fagone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (1), pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,51 +980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Toscano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1083,51 +1083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelasticity of fluid-saturated nanoporous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1184,363 +1184,363 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of anisotropic damage in brittle rocks and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qizhi Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+                <w:t xml:space="preserve">Q.-Z. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">D. Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 45 (4), pp.467-477. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 45 (4), pp.467-477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265097v1</w:t>
+                <w:t xml:space="preserve">hal-00755160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of anisotropic damage in brittle rocks and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qizhi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.-Z. Zhu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jian-Fu Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 45 (4), pp.467-477</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 45 (4), pp.467-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2007.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755160v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modelling of anisotropic damage in brittle rocks and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qizhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Fu Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (4), pp.467-477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2007.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1570,51 +1570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-T. Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Z. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized self-consistent estimation of the apparent isotropic elastic moduli and minimum representative volume element size of heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1768,51 +1768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spherically anisotropic microstructure model for fluid-saturated poroelastic isotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 136 (1-4), pp.L19--L26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1858,64 +1858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of anisotropic brittle damage : comparative analysis between a stress based and a strain based formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (8), pp.747-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1940,77 +1940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroélasticité d'un milieu mésofissuré : analyse micromécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2057,64 +2057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Analysis of Anisotropic Damage in Brittle Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2187,64 +2187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Deude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dormieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 330 (8), pp.587-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2310,77 +2310,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation polynomiale des déplacements obtenus par DIC dans l'étude de la rupture par délaminage d'un système FRP-maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Caggegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journées Thématiques : Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2405,90 +2405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Image Correlation Analysis of CFRP to Brick Bonded Joints Fastened by Fiber Anchor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Caggegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MuRiCo 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ravenna Italy. pp.238-245 </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2522,90 +2522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maçonnerie renforcée par CFRP : analyse par corrélation d’images des systèmes d’ancrage innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Caggegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journées Thématiques : Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2630,77 +2630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominos effects and industrial risks: quakes and tsunmais as triggering events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerez Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EERI 2013 Annual Meeting on Building resilient communities through policy &amp; mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EERI, Feb 2013, Seattle, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2719,217 +2719,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake and tsunamis: industrial risks and domino effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Séismes et tsunamis : Risques industriels et effets dominos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IUGG GRC Conference on Extreme Natural Hazards and Their Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Orange, United States. pp</w:t>
+              <w:t xml:space="preserve">International Workshop sur la Réduction du Risque Sismique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Chlef, Algeria. 43p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833060v1</w:t>
+                <w:t xml:space="preserve">hal-00833054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séismes et tsunamis : Risques industriels et effets dominos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Earthquake and tsunamis: industrial risks and domino effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop sur la Réduction du Risque Sismique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Chlef, Algeria. 43p</w:t>
+              <w:t xml:space="preserve">1st IUGG GRC Conference on Extreme Natural Hazards and Their Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Orange, United States. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833054v1</w:t>
+                <w:t xml:space="preserve">hal-00833060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2947,51 +2947,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino Effects and Industrial Risks : Integrated Probabilistic Framework - Case of Tsunamis Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino effects and industrial risks: Integrated probabilistic framework – Case of tsunamis effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Jerez Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,77 +3214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domino Effects and Industrial Risks: Integrated Probabilistic Framework - Case of Tsunamis Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerez Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pensée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,51 +3512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314537v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pens&#233;e" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.04.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515582277" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Caggegi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuomo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.089" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zl Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.11.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314533v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.11.015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caggegi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Toscano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.03.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4N384G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2007.07.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBK2XBT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Shao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN0JF6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-6784-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6TC09NN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01443-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(889)" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01489-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.624.238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerez Barbosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jerez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Matasic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reimeringer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jerez Barbosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Matasic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Prodhomme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7269-4_15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matasic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prod'Homme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pens&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789515582277" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306809v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Caggegi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuomo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.12.089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314515v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Dou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Jiang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zl Cai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.11.011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mg Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2015.11.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2016.04.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caggegi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fagone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.11.086" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Toscano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.03.040" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FT4N384G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755160v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kondo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Shao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Fu Shao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2007.07.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQBK2XBT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Z. Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN0JF6W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-6784-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C6TC09NN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140761v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01443-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2002)128:8(889)" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01489-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.624.238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerez Barbosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jerez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Matasic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reimeringer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jerez Barbosa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Matasic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Prodhomme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7269-4_15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matasic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prod'Homme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>