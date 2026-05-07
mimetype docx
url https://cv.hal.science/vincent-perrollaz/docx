--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -636,155 +636,155 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation Laws and Hamilton-Jacobi Equations with Space Inhomogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rinaldo M. Colombo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinaldo Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrollaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Sylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00028-023-00902-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873174v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial Data Identification in Conservation Laws and Hamilton-Jacobi Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinaldo M. Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrollaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -795,51 +795,51 @@
               <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2020.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1341,51 +1341,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic stabilization of entropy solutions to scalar conservation laws through a stationary feedback law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrollaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 30, pp.879 - 915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
@@ -1924,51 +1924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Liard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrollaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003575v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Colombo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514479v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-025-02458-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2024.2348047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873174v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo M. Colombo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00902-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067783v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.03.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110833129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrollaz Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Liard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrollaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003575v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo Colombo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2025.113889" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514479v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-025-02458-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2024.2348047" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873174v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-023-00902-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinaldo M. Colombo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.03.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Donadello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2019.01.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gugat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rosier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar Ghoshal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Glass" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Alabau-Boussouira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.721" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110833129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108948v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2010.06.007" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrollaz Vincent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04392487v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>