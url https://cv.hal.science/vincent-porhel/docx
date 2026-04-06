--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1092,318 +1092,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, environnement et conflit à Plogoff</w:t>
+                <w:t xml:space="preserve">« Genre, environnement et conflit à Plogoff »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Genre et environnement, Automne 2018 (22), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...4 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">68 en image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020164v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-juin 1968 dans les manuels : apolitique et parcellisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 545, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.545.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">« Genre, environnement et conflit à Plogoff »</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, environnement et conflit à Plogoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Genre et environnement, Automne 2018 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.3757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967432v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hatzfeld, Michel Pigenet, Xavier Vigna (dir.), Travail, travailleurs et ouvriers d’Europe au XXe siècle, Editions universitaires de Dijon, 2016</w:t>
               </w:r>
@@ -1738,191 +1738,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">68', révolutions dans le genre ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">68’, révolutions dans le genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29, pp.7-15</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00424806v1</w:t>
+                <w:t xml:space="preserve">hal-01633555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">68’, révolutions dans le genre ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Porhel</w:t>
+                <w:t xml:space="preserve">68', révolutions dans le genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, 29, pp.7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633555v1</w:t>
+                <w:t xml:space="preserve">halshs-00424806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CFDT en terre cégétiste: représentations croisées autour des forges d'Hennebont 1952-1966</w:t>
               </w:r>
@@ -2249,178 +2249,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Expertiser l’environnement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéphane Frioux (dir), Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle, Champ vallon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les « années 70 » du mouvement social dans l’Ouest (1968-1981 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matthieu Boisdron, Michel Catala (dir), Les élections municipales de 1977, Presses universitaires de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967456v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03967452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers une autre institution universitaire ? L’expérience paritaire au CLU de Brest en mai-juin 1968</w:t>
               </w:r>
@@ -2564,427 +2564,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01764084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On pouvait être catho et être révolutionnaire&amp;quot; Socialisations religieuses et appétences contestataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alfandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lilian Mathieu; Collectif de la Grande Côte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.273-301, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécouvrir la centralité ouvrière : les sites industriels à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu, Lilian; Collectif de la Grande Côte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.195-218, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un temps trop tôt. Le premier conflit de l'amiante : Condé-sur -Noireau (1970-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu; Anna Trespeuch-Berthelot; Alexis Vrignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des conflits environnementaux. Luttes locales, enjeu global (XIXe-XXIe Siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2018, 2842877276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au carrefour des gauches alternatives : le PSU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Collovald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Fillieule; Camille Masclet; Sophie Béroud; Isabelle Sommier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militants et les militantes des années 68 en France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.423-452, 2018, 978-2-330-09684-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer le monde, changer sa vie. Les trajectoires de soixante-huitards en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Collovald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3192,169 +3192,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages politiques du repas de grève dans les années 68 : l’exemple de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gamelle et l'outil. Manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’arbre bleu, pp.281-292, 2016, 9791090129153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre, histoire et formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Lechenet; Isabelle Collet; Mireille Baurens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former à l'égalité : défi pour une mixité véritable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2016, 978-2-343-09242-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020405v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01406617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, histoire et formation des enseignants : quels enjeux pour quelles pratiques ?</w:t>
               </w:r>
@@ -3735,191 +3735,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude des stéréotypes de genre dans les manuels scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérilalaïna Rakoto-Raharimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'école des stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-113, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’UDB et le mouvement social : un rendez-vous manqué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romain Pasquier TUDI KERNALEGENN (éd.), L’Union démocratique bretonne. Un parti autonomiste dans un État unitaire, PUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633572v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00833512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grèves et régionalisme en Bretagne : le social au risque de l’identité</w:t>
               </w:r>
@@ -4266,191 +4266,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plozévet 68: la révolte au village?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Vigna, Jean Vigreux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mai-juin 1968. Huit semaines qui ébranlèrent la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Dijon, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00574399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un conflit comme révélateur : le Joint Français 1972-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements ouvriers et crise industrielle dans les régions de l’Ouest atlantique des années 1960 à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7535-1223-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.104985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01633587v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00574399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plozévet 68: la révolte au village?</w:t>
               </w:r>
@@ -4581,165 +4581,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00574643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Creys-Malville contre Plogoff : les nouveaux visages de la lutte antinucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Artières, Michelle Zancarini-Fournel, 68 une histoire collective (1962-1981), Paris, La découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La scission Lyon 2/Lyon 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence d'une ville, mai-juin 1968 à Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque municipale de Lyon,, pp.139-143, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482130v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01633597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La photographie de l'ouvrier du Joint Français : le prolétaire et son double et Creys-Malville contre Plogoff : les nouveaux visages de la lutte antinucléaire</w:t>
               </w:r>
@@ -5824,165 +5824,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les engagements pluriels des militants du PSU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude Maitron – PSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La CFDT et l’autogestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Journée d’études-séminaire sur la CFDT en mai 68 en Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02020174v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre la CFDT et le PSU à Lyon dans les années 1970 : au croisement des trajectoires et des expériences militantes</w:t>
               </w:r>
@@ -6508,51 +6508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Seguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/ecoles-en-revolte/965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01624063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lieuxdits.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bougeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sainclivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020164v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3757" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.545.0064" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406608v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633555v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967452v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Valdivia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90609" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/vincent-flauraud-et-nathalie-ponsard.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49907" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.134007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633572v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125136" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2486" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104985" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127491" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482130v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Seguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/ecoles-en-revolte/965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01624063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lieuxdits.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bougeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sainclivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.545.0064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3757" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406608v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Valdivia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90609" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/vincent-flauraud-et-nathalie-ponsard.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49907" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.134007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125136" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2486" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127491" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>