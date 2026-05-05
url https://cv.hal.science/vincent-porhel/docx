--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -820,4490 +820,4490 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnementalisme ouvrier : centralité ouvrière et mobilisations socio-écologiques dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frioux, Stéphane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une France en transition : urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.181-205, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Expertiser l’environnement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéphane Frioux (dir), Une France en transition. Urbanisation, risques environnementaux et horizon écologique dans le second XXe siècle, Champ vallon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les « années 70 » du mouvement social dans l’Ouest (1968-1981 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matthieu Boisdron, Michel Catala (dir), Les élections municipales de 1977, Presses universitaires de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vers une autre institution universitaire ? L’expérience paritaire au CLU de Brest en mai-juin 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-Philippe Legois &amp; Jean-Louis Violeau, Institution universitaire et mouvements étudiants : entre intégration et rupture ?, L'Harmattan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au carrefour des gauches alternatives : le PSU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Collovald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Camille Masclet; Sophie Béroud; Isabelle Sommier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie. Enquête sur les militants et les militantes des années 68 en France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.423-452, 2018, 978-2-330-09684-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un temps trop tôt. Le premier conflit de l'amiante : Condé-sur -Noireau (1970-1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Claude Ambroise-Rendu; Anna Trespeuch-Berthelot; Alexis Vrignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des conflits environnementaux. Luttes locales, enjeu global (XIXe-XXIe Siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, 2018, 2842877276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On pouvait être catho et être révolutionnaire&amp;quot; Socialisations religieuses et appétences contestataires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alfandari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lilian Mathieu; Collectif de la Grande Côte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.273-301, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redécouvrir la centralité ouvrière : les sites industriels à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu, Lilian; Collectif de la Grande Côte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68 : lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.195-218, 2018, Actions collectives, 978-2-7297-0931-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer le monde, changer sa vie. Les trajectoires de soixante-huitards en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Collovald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fillieule, Olivier; Béroud, Sophie; Masclet, Camille; Sommier, Isabelle; Collectif SOMBRERO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer le monde, changer sa vie enquête sur les militantes et les militants des années 1968 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.423-453, 2018, 978-2-330-09684-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours du multimilitantisme à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Valdivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif de la Grande Côte; François Alfandari, Sophie Béroud, Laure Fleury, Camille Masclet, Lilian Mathieu et Lucia Valdivia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68. Lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, 2018, 978-2-7297-0931-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivement la révolution !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lyon en luttes dans les années 68. Lieux et trajectoires de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.49-96, 2018, 978-2-7297-0931-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01764084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et militantisme au sein du PSU lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludivine Bantigny; Fanny Bugnon; Fanny Gallot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prolétaires de tous les pays, qui lave vos chaussettes ? Le genre de l’engagement dans les années 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-132, 2017, 978-2-7535-5231-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, histoire et formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Lechenet; Isabelle Collet; Mireille Baurens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former à l'égalité : défi pour une mixité véritable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2016, 978-2-343-09242-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages politiques du repas de grève dans les années 68 : l’exemple de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gamelle et l'outil. Manger au travail en France et en Europe de la fin du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’arbre bleu, pp.281-292, 2016, 9791090129153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, histoire et formation des enseignants : quels enjeux pour quelles pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Lechenet; Isabelle Collet; Mireille Baurens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former à l'égalité : défi pour une mixité véritable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.169-180, 2016, 978-2-343-09242-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours de femmes en Bretagne dans les années 68 : retour sur une collecte orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'engagement et l'émancipation : ouvrage offert à Jacqueline Sainclivier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.137-146, 2015, 978-2-7535-4102-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.90609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années 68 et la construction d’une mémoire ouvrière : questions sur les sources orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Flauraud, Nathalie Ponsard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (dir), Histoire et mémoire des mouvements syndicaux au XXe siècle. Enjeux et héritage, Editions Nancy, 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Arbre bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-200, 2013, 979-10-90129-07-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'UDB et le mouvement social : un rendez-vous manqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tudi Kernalegenn, Romain Pasquier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union démocratique bretonne. Un parti autonomiste dans un État unitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.49907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PSU dans les luttes sociales après 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noëlline Castagnez; Laurent Jalabert; Marc Lazar; Gilles Morin et Jean-François Sirinelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le parti Socialiste Unifié. Histoire et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.134007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’UDB et le mouvement social : un rendez-vous manqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romain Pasquier TUDI KERNALEGENN (éd.), L’Union démocratique bretonne. Un parti autonomiste dans un État unitaire, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des stéréotypes de genre dans les manuels scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérilalaïna Rakoto-Raharimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l'école des stéréotypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-113, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes scolaires français entre Europe et Nation»,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leininger-Frézal Caroline, Ogier Angelina et Genevois Sylvain (Dir.), Actes du colloque international de didactique de l'histoire, géographie et éducation à la citoyenneté, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d'un autonomiste breton (1976-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ouest dans les années 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.130071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grèves et régionalisme en Bretagne : le social au risque de l’identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les partis à l’épreuve de 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.121-132, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.125136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factory disputes in the French provinces in the “1968’years”: Brittany as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">James S. Williams JULIAN JACKSON, ANNA-LOUISE MILNE (éd.), May 68 Rethinking France’s Last Revolution, Palgrave Macmillan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factory disputes in the French provinces in the &amp;quot;1968'years&amp;quot;: Brittany as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julian Jackson, Anna-Louise Milne, James S. Williams. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">May 68 Rethinking France's Last Revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.188-201, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un conflit comme révélateur : le Joint Français 1972-1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements ouvriers et crise industrielle dans les régions de l’Ouest atlantique des années 1960 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-7535-1223-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.104985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plozévet 68: la révolte au village?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Vigna, Jean Vigreux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mai-juin 1968. Huit semaines qui ébranlèrent la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Dijon, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00574399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plozévet 68: la révolte au village?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Vigreux XAVIER VIGNA (éd.), Mai-juin 1968. Huit semaines qui ébranlèrent la France, PU De Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PSU dans le mouvement social en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tudi Kernalegenn; François Prigent; Gilles Richard; Jacqueline Sainclivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le PSU vu d'en bas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.93-111, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.127491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00574643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La scission Lyon 2/Lyon 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence d'une ville, mai-juin 1968 à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque municipale de Lyon,, pp.139-143, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00482130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creys-Malville contre Plogoff : les nouveaux visages de la lutte antinucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Artières, Michelle Zancarini-Fournel, 68 une histoire collective (1962-1981), Paris, La découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie de l'ouvrier du Joint Français : le prolétaire et son double et Creys-Malville contre Plogoff : les nouveaux visages de la lutte antinucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Artières, Michelle Zancarini-Fournel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68 une histoire collective (1962-1981)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00482511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie de l’ouvrier du Joint Français : le prolétaire et son double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe Artières, Michelle Zancarini-Fournel, 68 une histoire collective (1962-1981), Paris, La découverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du discours régionaliste en Bretagne dans les années 1968 au travers de cinq conflits sociaux (1966-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ronan Le Coadic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité et société de Plougastel à Okinawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.281-304, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00482129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du genre au travers des conflits sociaux en Bretagne dans les années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marc Bergère et Luc Capdevila (dir.), Genre et événement. Du masculin et du féminin en histoire des crises et des conflits, PUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage politique de l’histoire par le régionalisme breton dans les conflits sociaux des années 1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maryline Crivello et alii (dir), Concurrence des passés. Usages politiques du passé dans la France contemporaine, Presse universitaire de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mémoires de la lutte : une représentation des forgerons cégétistes hennebontais au travers de deux conflits à l’orée des années 1968 (1951-1952</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elyane Bressol, et alii (dir), La CGT dans les années 1950, Rennes, Presses Universitaire de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ambiguïté de la référence autogestionnaire : l’exemple d’un conflit breton (Pédernec, 4 décembre 1973-28 février 1974)»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franck Georgi (dir), Autogestion, la dernière utopie ?, Paris, Publications de la Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autogestion à la CSF de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Geneviève Dreyfus-Armand, Robert Frank, Marie-Françoise Lévy, Michelle Zancarini-Fournel </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les années 68 Le temps de la contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complexe, 2000, 978-2804801380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter les impacts sanitaires et environnementaux des activités pétrolières : un enjeu pour les sciences participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (3), pp.341-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2021064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers une autre institution universitaire ? L’expérience paritaire au CLU de Brest en mai-juin 1968 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, environnement et conflit à Plogoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Genre et environnement, Automne 2018 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genrehistoire.3757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">68 en image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-juin 1968 dans les manuels : apolitique et parcellisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.545.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Givaudan-France : contestation sociale et environnementale en contexte de crise (1979-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.55-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.262.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genre, environnement et conflit à Plogoff »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre &amp; histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03967432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...229 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hatzfeld, Michel Pigenet, Xavier Vigna (dir.), Travail, travailleurs et ouvriers d’Europe au XXe siècle, Editions universitaires de Dijon, 2016</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : « Nicolas Hatzfeld, Michel Pigenet, Xavier Vigna (dir.), Travail, travailleurs et ouvriers d’Europe au XXe siècle, Editions universitaires de Dijon, 2016 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Maire, Vivre et mourir de l’amiante. Une histoire syndicale en Normandie‪. Paris, L’Harmattan, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : « Nicolas Hatzfeld, Michel Pigenet, Xavier Vigna (dir.), Travail, travailleurs et ouvriers d’Europe au XXe siècle, Editions universitaires de Dijon, 2016 »</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld, Michel Pigenet, Xavier Vigna (dir.), Travail, travailleurs et ouvriers d’Europe au XXe siècle, Editions universitaires de Dijon, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cause comme les autres ? Le cas des autonomistes bretons (1978-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Jean-Jacques de Félice : un avocat militant des droits de l’homme, 115-116, pp.63-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mate.115.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">68', révolutions dans le genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.7-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">68’, révolutions dans le genre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Zancarini-Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience d'organisation syndicale des mères de famille (Bretagne, 1969-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Sens Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CFDT en terre cégétiste: représentations croisées autour des forges d'Hennebont 1952-1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.85-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00482127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes et l’usine en Bretagne dans les années 1968 : une approche transversale au fil de trois situations d’usine (1968-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Travail, femmes et genre, 114 (3), pp.143-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/abpo.434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience d’un fonds de militant collecté par un chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gazette des archivistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Archives et mémoires étudiantes : état des lieux, 193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205972v1</w:t>
-              </w:r>
-[...3163 lines deleted...]
-                <w:t xml:space="preserve">hal-01374572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5315,178 +5315,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Porhel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université populaire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02020172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La nécessité d’une approche interdisciplinaire en éducation : le cas des stéréotypes liés au sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Devif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée de réflexion du GRePS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301724v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02020172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Givaudan</w:t>
               </w:r>
@@ -6508,51 +6508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Seguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/ecoles-en-revolte/965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01624063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lieuxdits.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bougeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sainclivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879355v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.545.0064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020164v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3757" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406608v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0063" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Valdivia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633567v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406617v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90609" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/vincent-flauraud-et-nathalie-ponsard.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49907" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.134007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374668v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125136" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130071" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2486" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104985" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127491" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633600v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633606v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020172v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porhel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Seguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verneuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/ecoles-en-revolte/965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024836v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimmo Pucciarelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif de La Grande C&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alfandari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Masclet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01624063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lieuxdits.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714826v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bougeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sainclivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Richard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482506v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.3445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud B&#233;cot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Collovald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02451538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Valdivia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4341" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020405v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.90609" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373712v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/vincent-flauraud-et-nathalie-ponsard.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.49907" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942925v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.134007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;rilala&#239;na Rakoto-Raharimanana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.130071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374668v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2486" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.104985" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574643v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.127491" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482130v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633595v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482129v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633604v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633606v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967428v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.3757" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917621v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020387v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.545.0064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879355v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.262.0055" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967432v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406608v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.115.0063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424806v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Zancarini-Fournel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633555v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482127v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205979v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.434" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020172v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301724v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devif" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997657v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020184v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633616v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997649v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633626v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464517v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>