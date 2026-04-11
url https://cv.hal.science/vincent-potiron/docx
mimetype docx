--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -202,295 +202,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive mechanistic study on the proton FLASH sparing effect in zebrafish embryos: From DNA damage to developmental abnormalities</w:t>
+                <w:t xml:space="preserve">« Optimizing Imaging and Dose–Reponse in Radiotherapies » XVIe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest – 4–7 octobre 2023, Erquy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Bogaerts</w:t>
+                <w:t xml:space="preserve">Françoise Léost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Saade</w:t>
+                <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellina Macaeva</w:t>
+                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Evin</w:t>
+                <w:t xml:space="preserve">Emmanuel Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 207, pp.110848. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006269v1</w:t>
+                <w:t xml:space="preserve">hal-04982114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Optimizing Imaging and Dose–Reponse in Radiotherapies » XVIe édition de l’atelier organisé par le réseau « Vectorisation, Imagerie, Radiothérapies » du Cancéropôle Grand-Ouest – 4–7 octobre 2023, Erquy, France</w:t>
+                <w:t xml:space="preserve">A comprehensive mechanistic study on the proton FLASH sparing effect in zebrafish embryos: From DNA damage to developmental abnormalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Léost</w:t>
+                <w:t xml:space="preserve">Eva Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Potiron</w:t>
+                <w:t xml:space="preserve">Gaëlle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lepareur</w:t>
+                <w:t xml:space="preserve">Ellina Macaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Rbah-Vidal</w:t>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Garcion</w:t>
+                <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Radiotherapy Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.110848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982114v1</w:t>
+                <w:t xml:space="preserve">hal-05006269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t>
               </w:r>
@@ -528,51 +528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t>
@@ -610,51 +610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -891,64 +891,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of in vivo effect of FLASH radiotherapy with helium ions in zebrafish embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Ghannam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1012,77 +1012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh-Dose-Rate Proton Irradiation Elicits Reduced Toxicity in Zebrafish Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1864,51 +1864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Clément-Colmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (5), pp.397-408. </w:t>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Hoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,51 +2119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2361,90 +2361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing radiotherapy protocols using computer automata to model tumour cell death as a function of oxygen diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.2280. </w:t>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Loudni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,307 +2654,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t>
+                <w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pereda</w:t>
+                <w:t xml:space="preserve">Daeun Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daeun Kwon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
+                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoang Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t>
+              <w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009133v1</w:t>
+                <w:t xml:space="preserve">hal-05311108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High- Dose Rates with GATE 10.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeun Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blain</w:t>
+                <w:t xml:space="preserve">Hoang Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t>
+              <w:t xml:space="preserve">The 5th Geant4 International User Conference at the Physics-Medicine-Biology frontier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311108v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement dosimétrique et premiers résultats des études sur les mécanismes physico-chimiques et biologiques de l'hadronthérapie FLASH au cyclotron ARRONAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric environment and first results of the studies on the physicochemical and biological mechanisms of FLASH hadrontherapy at the ARRONAX cyclotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric environment of preclinical FLASH hadrontherapy studies at the ARRONAX cyclotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3279,372 +3279,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of radiotoxicity by ultra-high dose rate protontherapy in zebrafish embryos</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen peroxide formation to investigate the radiolytic ROS production mechanism under proton FLASH conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international workshop edition entitled “New Modalities in Cancer Imaging and Therapy“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cancéropôle Grand-Ouest, Oct 2022, Erquy, France</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GdR MI2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MI2B, Jun 2022, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886413v1</w:t>
+                <w:t xml:space="preserve">hal-03963165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of radiotoxicity by ultra-high dose rate protontherapy in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">15th international workshop edition entitled “New Modalities in Cancer Imaging and Therapy“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cancéropôle Grand-Ouest, Oct 2022, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886937v1</w:t>
+                <w:t xml:space="preserve">hal-03886413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen peroxide formation to investigate the radiolytic ROS production mechanism under proton FLASH conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fiegel</w:t>
+                <w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du GdR MI2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MI2B, Jun 2022, Orsay, France</w:t>
+              <w:t xml:space="preserve">IV Geant4 International User Conference at the physics-medicine-biology frontier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giovanni Mettivier; Sébastien Incerti; Jeremy Brown; Susanna Guatelli; Paolo Russo; Antonio Sarno; Daniele Esposito; Gianfranco Paternò; Silvio Pardi, Oct 2022, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963165v1</w:t>
+                <w:t xml:space="preserve">hal-03886937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t>
               </w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRPT 2021: FLASH Radiotherapy and Particle Therapy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, En ligne, France. pp.S44-S45, </w:t>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Dutreix; Karen Kirkby; Andreas Schüller; Marie-Catherine Vozenin, Dec 2021, Vienna and online, Austria</w:t>
@@ -3915,777 +3915,777 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Peroxide (H2O2) production in response to multiple beam irradiation of protons at UHDR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Preclinical irradiations at conventional and very high dose rates (FLASH-RT) on small animals at the ARRONAX research cyclotron: repositioning, margins and field sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Craff Emeline</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chocry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESTRO 2023 (European Society for Therapeutic Radiology and Oncology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112001v1</w:t>
+                <w:t xml:space="preserve">hal-04145654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical irradiations at conventional and very high dose rates (FLASH-RT) on small animals at the ARRONAX research cyclotron: repositioning, margins and field sizes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Peroxide (H2O2) production in response to multiple beam irradiation of protons at UHDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craff Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
+              <w:t xml:space="preserve">ESTRO 2023 (European Society for Therapeutic Radiology and Oncology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145654v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la radiotoxicité par hadronthérapie à ultra-haut débit de dose</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Radiolytic ROS production mechanism under proton flash conditions : combination of experimental and simulation investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées du Cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886387v1</w:t>
+                <w:t xml:space="preserve">hal-03901615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+                <w:t xml:space="preserve">Reduction of radiotoxicity by ultra-high dose rate protontherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bogaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Bongrand</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885576v1</w:t>
+                <w:t xml:space="preserve">hal-03886326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of radiotoxicity by ultra-high dose rate protontherapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+                <w:t xml:space="preserve">Upgrade of the flash beam monitoring system at ARRONAX cyclotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Delpon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886326v1</w:t>
+                <w:t xml:space="preserve">hal-03885576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolytic ROS production mechanism under proton flash conditions : combination of experimental and simulation investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Réduction de la radiotoxicité par hadronthérapie à ultra-haut débit de dose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">16èmes Journées du Cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901615v1</w:t>
+                <w:t xml:space="preserve">hal-03886387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response characterization of a new radiochromic film to ultra high dose rates for light ions beams</w:t>
               </w:r>
@@ -4790,339 +4790,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934510v1</w:t>
+                <w:t xml:space="preserve">hal-03966933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Poirier</w:t>
+                <w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Vienna and online, France. </w:t>
+              <w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966933v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Villoing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5141,51 +5141,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934494v1</w:t>
+                <w:t xml:space="preserve">hal-03934510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5261,51 +5261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F695F78D"/>
+    <w:nsid w:val="C0F8F1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5492,51 +5492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-potiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3693-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121992195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6873-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006269v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bogaerts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Macaeva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110848" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghannam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adro.2022.101124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03409985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufresne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dieumegard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delpon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Briand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cl&#233;ment-Colmou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01812710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noblet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-018-0971-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kandel-Aznar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01757-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04145654v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chocry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886326v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-potiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3693-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121992195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6873-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bogaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Macaeva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghannam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adro.2022.101124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03409985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufresne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dieumegard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delpon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Briand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cl&#233;ment-Colmou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01812710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noblet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-018-0971-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kandel-Aznar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01757-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04145654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chocry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>