--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -470,1008 +470,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
+                <w:t xml:space="preserve">Arthur Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fiegel</w:t>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645973v1</w:t>
+                <w:t xml:space="preserve">hal-04556782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for small animals targeted irradiations at conventional and ultra-high dose rates 65 MeV proton beam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of miR-200c-3p promotes resistance to radiation therapy via the DNA repair pathway in prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+                <w:t xml:space="preserve">Maureen Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bongrand</w:t>
+                <w:t xml:space="preserve">Manon Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Delpon</w:t>
+                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
+                <w:t xml:space="preserve">Franck Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.103332⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (10), pp.751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-024-07133-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556782v1</w:t>
+                <w:t xml:space="preserve">inserm-04770147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of miR-200c-3p promotes resistance to radiation therapy via the DNA repair pathway in prostate cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo simulations of microdosimetry and radiolytic species production at long time post proton irradiation using GATE and Geant4‐DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Chang</w:t>
+                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Saintpierre</w:t>
+                <w:t xml:space="preserve">Hoang Ngoc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Letourneur</w:t>
+                <w:t xml:space="preserve">Vincent Fiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence de Beaurepaire</w:t>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (10), pp.751. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (10), pp.7500-7510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-024-07133-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.17281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04770147v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of in vivo effect of FLASH radiotherapy with helium ions in zebrafish embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Ghannam</w:t>
+                <w:t xml:space="preserve">Ultrahigh-Dose-Rate Proton Irradiation Elicits Reduced Toxicity in Zebrafish Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onkologia i Radioterapia - Oncology and Radiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109820⟩</w:t>
+              <w:t xml:space="preserve">Advances in Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.101124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.adro.2022.101124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201747v1</w:t>
+                <w:t xml:space="preserve">hal-03940364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrahigh-Dose-Rate Proton Irradiation Elicits Reduced Toxicity in Zebrafish Embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of in vivo effect of FLASH radiotherapy with helium ions in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ghannam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Radiation Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (2), pp.101124. </w:t>
+              <w:t xml:space="preserve">Onkologia i Radioterapia - Oncology and Radiotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.109820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.adro.2022.101124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.109820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940364v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton Irradiations at Ultra-High Dose Rate vs. Conventional Dose Rate: Strong Impact on Hydrogen Peroxide Yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johan Vandenborre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daphnée Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t>
+              <w:t xml:space="preserve">Radiation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.318-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1667/RADE-22-00021.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609664v1</w:t>
+                <w:t xml:space="preserve">in2p3-03692104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Irradiations at Ultra-High Dose Rate vs. Conventional Dose Rate: Strong Impact on Hydrogen Peroxide Yield</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton beam dosimetry at ultra‐high dose rates (FLASH): Evaluation of GAFchromic™ (EBT3, EBT‐XD) and OrthoChromic (OC‐1) film performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Koumeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bongrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 198, pp.318-324. </w:t>
+              <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (4), pp.2732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1667/RADE-22-00021.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mp.15526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03692104v1</w:t>
+                <w:t xml:space="preserve">hal-03609664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between Modern Radiotherapy and Immunotherapy for Metastatic Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,103 +1544,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Monte Carlo Determination of Dose and Range Uncertainties for Preclinical Studies with a Proton Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1889. </w:t>
@@ -1946,51 +1946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">microRNAs identified in prostate cancer: Correlative studies on response to ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christianne Hoey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,51 +2374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2673,90 +2673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdosimetry and Radiolytic Species Production at Ultra-High-Dose Rates with GATE 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeun Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Hoang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geant4-DNA collaboration meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Osaka, Japan</w:t>
@@ -2811,64 +2811,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pereda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daeun Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2904,484 +2904,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement dosimétrique et premiers résultats des études sur les mécanismes physico-chimiques et biologiques de l'hadronthérapie FLASH au cyclotron ARRONAX</w:t>
+                <w:t xml:space="preserve">Dosimetric environment and first results of the studies on the physicochemical and biological mechanisms of FLASH hadrontherapy at the ARRONAX cyclotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craff Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">16th International Workshop « Optimizing Imaging and Dose-Response in RadiotherapieS »of the «Tumour Targeting, Imaging, Radiotherapies » network of the Cancéropôle Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246385v1</w:t>
+                <w:t xml:space="preserve">hal-04249398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric environment and first results of the studies on the physicochemical and biological mechanisms of FLASH hadrontherapy at the ARRONAX cyclotron</w:t>
+                <w:t xml:space="preserve">Dosimetric environment of preclinical FLASH hadrontherapy studies at the ARRONAX cyclotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Craff Emeline</w:t>
+                <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Workshop « Optimizing Imaging and Dose-Response in RadiotherapieS »of the «Tumour Targeting, Imaging, Radiotherapies » network of the Cancéropôle Grand-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du GdR Mi2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249398v1</w:t>
+                <w:t xml:space="preserve">hal-04245917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetric environment of preclinical FLASH hadrontherapy studies at the ARRONAX cyclotron</w:t>
+                <w:t xml:space="preserve">Environnement dosimétrique et premiers résultats des études sur les mécanismes physico-chimiques et biologiques de l'hadronthérapie FLASH au cyclotron ARRONAX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferid Haddad</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craff Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du GdR Mi2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245917v1</w:t>
+                <w:t xml:space="preserve">hal-04246385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen peroxide formation to investigate the radiolytic ROS production mechanism under proton FLASH conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GdR MI2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MI2B, Jun 2022, Orsay, France</w:t>
@@ -3505,90 +3505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microdosimetry and radiolytic species production in UHDR proton beam using GATE and Geant4-DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3643,64 +3643,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLASH Modalities Track (Oral Presentations) Proton beam flash online monitoring at Arronax Cyclotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,64 +3777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton beam FLASH online monitoring at ARRONAX cyclotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3934,90 +3934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical irradiations at conventional and very high dose rates (FLASH-RT) on small animals at the ARRONAX research cyclotron: repositioning, margins and field sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chocry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61èmes Journées Scientifiques de la Société Française de Physique Médicale (SFPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
@@ -4059,64 +4059,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Peroxide (H2O2) production in response to multiple beam irradiation of protons at UHDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fiegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4171,77 +4171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolytic ROS production mechanism under proton flash conditions : combination of experimental and simulation investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fiegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Rosa Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4335,64 +4335,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Bogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Flash Radiotherapy and Particle Therapy Conference (FRPT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Barcelona, Spain. </w:t>
@@ -4447,64 +4447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4572,64 +4572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delpon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4671,90 +4671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response characterization of a new radiochromic film to ultra high dose rates for light ions beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4809,64 +4809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARRONAX platform for proton FLASH irradiation: From beam production to the target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4921,103 +4921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton beam dosimetry at ultra high dose rates: evaluation of the usability and the dose rate dependency of various radiochromic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t>
@@ -5059,90 +5059,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximization of the dose homogeneity in the plateau for a low-energy preclinical proton beam line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Koumeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferid Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st FLASH Radiotherapy and Particle Therapy Conference (FRPT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vienna and online, Austria. </w:t>
@@ -5261,51 +5261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0F8F1B0"/>
+    <w:nsid w:val="2F905527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5492,51 +5492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-potiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3693-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121992195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6873-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bogaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Macaeva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghannam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adro.2022.101124" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03409985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufresne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dieumegard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delpon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Briand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cl&#233;ment-Colmou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01812710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noblet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-018-0971-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kandel-Aznar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01757-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245917v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04145654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chocry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-potiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3693-6578" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121992195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-6873-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982114v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;ost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lepareur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Rbah-Vidal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.02.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bogaerts" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellina Macaeva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Evin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bongrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferid Haddad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.103332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04770147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labb&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saintpierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Letourneur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Beaurepaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-024-07133-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Rosa Fois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fiegel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.17281" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adro.2022.101124" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ghannam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109820" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03692104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Vandenborre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Villoing" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00021.1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guertin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15526" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03369787v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ollivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fradin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.744679" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276141v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13081889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03409985v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Dufresne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dieumegard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Orfila" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Delpon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13215402" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03498832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Briand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cl&#233;ment-Colmou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02515300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christianne Hoey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Supiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12943-020-01186-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01812710v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Noblet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Paris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-018-0971-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01823478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dore" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cheze-Le-Rest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kandel-Aznar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.24234" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01757-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Loudni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bachmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.06.067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2803DP6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daeun Kwon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Hoang Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Ngoc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04249398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mouchard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craff Emeline" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245917v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04246385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03963165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886413v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886937v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03620098v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1120-1797(22)01529-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04145654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chocry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04112001v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03901615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03885576v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03886387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;tivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03966933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Poirier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03934510v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>