--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -924,211 +924,211 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonialité, pluriversalité et outillage gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition des journées GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche en gestion - UPEC, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831857v1</w:t>
+                <w:t xml:space="preserve">hal-04831871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonialité, pluriversalité et outillage gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">11ème édition des journées GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche en gestion - UPEC, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831871v1</w:t>
+                <w:t xml:space="preserve">hal-04831857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d'anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques émergentes de la solidarité internationale : les enjeux de l’autonomisation et de la décolonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas; OCCAH, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau inter-universitaire sur l'ESS, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04092776v1</w:t>
+                <w:t xml:space="preserve">halshs-04110074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
               </w:r>
@@ -1177,454 +1177,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d'anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès du RIODD : changer ou s'effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Pratiques émergentes de la solidarité internationale : les enjeux de l’autonomisation et de la décolonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas; OCCAH, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04249278v1</w:t>
+                <w:t xml:space="preserve">halshs-04092776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau inter-universitaire sur l'ESS, May 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">18ème congrès du RIODD : changer ou s'effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04110074v1</w:t>
+                <w:t xml:space="preserve">halshs-04249278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition socio-écologique : spatialité et temporalité d’action en débat</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé Le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ESS, actrice des transitions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre inter-universitaires de l'ESS, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Entreprise et Impact Social : vers un renouveau des problématiques de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Recherche en Management, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03937446v1</w:t>
+                <w:t xml:space="preserve">halshs-03937426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé : le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
+                <w:t xml:space="preserve">Collaborer et construire une gestion interculturelle adaptée à des territoires durablement dégradés : les cas des ONG françaises de solidarité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarité et gestions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris 1, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau inter-universitaires sur les organisations et le développement durable, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937538v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborer et construire une gestion interculturelle adaptée à des territoires durablement dégradés : les cas des ONG françaises de solidarité internationale</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé : le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau inter-universitaires sur les organisations et le développement durable, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Solidarité et gestions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris 1, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937473v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé Le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
+                <w:t xml:space="preserve">Transition socio-écologique : spatialité et temporalité d’action en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise et Impact Social : vers un renouveau des problématiques de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Recherche en Management, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">L'ESS, actrice des transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre inter-universitaires de l'ESS, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937426v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1705,348 +1705,348 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05124318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique au Sénégal et au Burkina Faso</w:t>
+                <w:t xml:space="preserve">Colonialité ou pluriversalité : que révèle la transition écologique des ONG ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699382v1</w:t>
+                <w:t xml:space="preserve">hal-04957174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Aide Publique au Développement en France l’heure des partenariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide au développement et ONG françaises : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonialité ou pluriversalité : que révèle la transition écologique des ONG ?</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique au Sénégal et au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...95 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, 2024, 9781836120117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-04134632v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2278,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C71B3039"/>
+    <w:nsid w:val="56D04CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2509,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-pradier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5339-6198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cortes Z&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier Goeting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wefy6d46a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hefmm3cuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grisard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092776v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05124318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-pradier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5339-6198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cortes Z&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier Goeting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wefy6d46a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hefmm3cuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grisard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05124318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>