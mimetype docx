--- v1 (2026-04-04)
+++ v2 (2026-04-27)
@@ -1039,592 +1039,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau inter-universitaire sur l'ESS, May 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’histoire internationale de l’économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cedias - musée social, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04110074v1</w:t>
+                <w:t xml:space="preserve">hal-04346804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d'anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’histoire internationale de l’économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cedias - musée social, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Pratiques émergentes de la solidarité internationale : les enjeux de l’autonomisation et de la décolonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas; OCCAH, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346804v1</w:t>
+                <w:t xml:space="preserve">halshs-04092776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d'anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques émergentes de la solidarité internationale : les enjeux de l’autonomisation et de la décolonisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas; OCCAH, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">18ème congrès du RIODD : changer ou s'effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04092776v1</w:t>
+                <w:t xml:space="preserve">halshs-04249278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès du RIODD : changer ou s'effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau inter-universitaire sur l'ESS, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04249278v1</w:t>
+                <w:t xml:space="preserve">halshs-04110074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé Le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé : le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprise et Impact Social : vers un renouveau des problématiques de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Recherche en Management, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Solidarité et gestions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris 1, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03937426v1</w:t>
+                <w:t xml:space="preserve">halshs-03937538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborer et construire une gestion interculturelle adaptée à des territoires durablement dégradés : les cas des ONG françaises de solidarité internationale</w:t>
+                <w:t xml:space="preserve">Transition socio-écologique : spatialité et temporalité d’action en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau inter-universitaires sur les organisations et le développement durable, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">L'ESS, actrice des transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre inter-universitaires de l'ESS, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03937473v1</w:t>
+                <w:t xml:space="preserve">halshs-03937446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé : le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
+                <w:t xml:space="preserve">Collaborer et construire une gestion interculturelle adaptée à des territoires durablement dégradés : les cas des ONG françaises de solidarité internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarité et gestions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris 1, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau inter-universitaires sur les organisations et le développement durable, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937538v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition socio-écologique : spatialité et temporalité d’action en débat</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé Le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'ESS, actrice des transitions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rencontre inter-universitaires de l'ESS, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Entreprise et Impact Social : vers un renouveau des problématiques de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Recherche en Management, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937446v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1705,348 +1705,348 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05124318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonialité ou pluriversalité : que révèle la transition écologique des ONG ?</w:t>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique au Sénégal et au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, 2024, 9781836120117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957174v1</w:t>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-04134632v1</w:t>
+                <w:t xml:space="preserve">hal-04699382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique au Sénégal et au Burkina Faso</w:t>
+                <w:t xml:space="preserve">Colonialité ou pluriversalité : que révèle la transition écologique des ONG ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...18 lines deleted...]
-            <w:pPr/>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Aide Publique au Développement en France l’heure des partenariats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04699382v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aide au développement et ONG françaises : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04134632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2278,51 +2278,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56D04CE9"/>
+    <w:nsid w:val="306D8C2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2509,51 +2509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-pradier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5339-6198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cortes Z&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier Goeting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wefy6d46a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hefmm3cuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grisard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05124318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199499v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-pradier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5339-6198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cortes Z&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier Goeting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wefy6d46a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hefmm3cuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grisard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05124318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>