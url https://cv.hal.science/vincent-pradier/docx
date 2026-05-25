--- v2 (2026-04-27)
+++ v3 (2026-05-25)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5339-6198</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">MY2UaKgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,1855 +213,1933 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de la coopération au développement : vers un monde post-APD ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cortes Zéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier Goeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Syndrome du sauveur blanc », néocolonialisme, changement climatique… comment repenser l’aide internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier Goeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.wefy6d46a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au développement et ONG : quelles articulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier Goeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.hefmm3cuu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la transition écologique pour les ONG. Une analyse par le prisme des parties prenantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte du changement climatique dans les organisations humanitaires françaises : que révèlent leurs outils de gestion dédiés ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pradier</w:t>
+                <w:t xml:space="preserve">La gestion pluriverselle des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier Goeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05119533v1</w:t>
+              <w:t xml:space="preserve">Dictionnaire d'une autre gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, érès, pp.381-386, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.eynau.2026.01.0382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles économiques des ONG : état des lieux et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique au Sénégal et au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...105 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, 2024, 9781836120117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-03855323v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et ONG françaises : une analyse décoloniale de leur pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pradier Goeting</w:t>
+                <w:t xml:space="preserve">Prise en compte du changement climatique dans les organisations humanitaires françaises : que révèlent leurs outils de gestion dédiés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05322306v1</w:t>
+              <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonialité, pluriversalité et outillage gestionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modèles économiques des ONG : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04831871v1</w:t>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonialité, pluriversalité et outillage gestionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les ONG françaises face à la globalisation de l’aide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème édition des journées GESS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04831857v1</w:t>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le soutien sous contrôle des acteurs de la société civile : le cas des organisations de solidarité internationale françaises et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Grisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’histoire internationale de l’économie sociale et solidaire</w:t>
-[...517 lines deleted...]
-                <w:t xml:space="preserve">halshs-03937426v1</w:t>
+              <w:t xml:space="preserve">Alternatives Humanitaires = Humanitarian alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Libertés associatives en danger : l'épreuve de force</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement climatique et ONG françaises : une analyse décoloniale de leur outillage gestionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et ONG françaises : une analyse décoloniale de leur pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier Goeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité, pluriversalité et outillage gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Gestion et management. IAE Paris - Université Paris 1 Panthéon-Sorbonne, 2025. Français. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité, pluriversalité et outillage gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème édition des journées GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche en gestion - UPEC, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème congrès du RIODD : changer ou s'effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04249278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’histoire internationale de l’économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cedias - musée social, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d'anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques émergentes de la solidarité internationale : les enjeux de l’autonomisation et de la décolonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas; OCCAH, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04092776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans d’anciens territoires colonisés : le cas des ONG françaises de solidarité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau inter-universitaire sur l'ESS, May 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04110074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé : le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solidarité et gestions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris 1, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition socio-écologique : spatialité et temporalité d’action en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Juliette Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ESS, actrice des transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rencontre inter-universitaires de l'ESS, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-05124318v1</w:t>
+                <w:t xml:space="preserve">halshs-03937446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique dans un contexte multiculturel fort et durablement dégradé Le cas des stratégies de réduction de l'empreinte environnementale des ONG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise et Impact Social : vers un renouveau des problématiques de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Recherche en Management, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborer et construire une gestion interculturelle adaptée à des territoires durablement dégradés : les cas des ONG françaises de solidarité internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau inter-universitaires sur les organisations et le développement durable, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier impératif humanitaire et transition écologique au Sénégal et au Burkina Faso</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Changement climatique et ONG françaises : une analyse décoloniale de leur outillage gestionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04699382v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. IAE Paris - Université Paris 1 Panthéon-Sorbonne, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05124318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonialité ou pluriversalité : que révèle la transition écologique des ONG ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aide Publique au Développement en France l’heure des partenariats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04199499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide au développement et ONG françaises : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04134632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2050,167 +2149,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs pluriels de la société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Acteurs pluriels de la société civile, Nogent sur Marne, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04110087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel droit d'initiative pour les ONG ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Acteurs et institutions, Nogent-sur-Marne, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04121004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2278,51 +2377,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="306D8C2C"/>
+    <w:nsid w:val="317EA808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2509,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-pradier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5339-6198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cortes Z&#233;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier Goeting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wefy6d46a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hefmm3cuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grisard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346804v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249278v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110074v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937473v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05124318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699382v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-pradier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5339-6198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=MY2UaKgAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cortes Z&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier Goeting" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.wefy6d46a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hefmm3cuu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pradier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622209v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.eynau.2026.01.0382" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Grisard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322306v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831871v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249278v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346804v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04092776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pinon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05124318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04134632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121004v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>