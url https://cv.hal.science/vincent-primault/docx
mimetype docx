--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -517,301 +517,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Primault</w:t>
+                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouchenak</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">NetMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527666v1</w:t>
+                <w:t xml:space="preserve">hal-01578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brette</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Birke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578557v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
+                <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Primault</w:t>
@@ -825,94 +825,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Birke</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouchenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
+              <w:t xml:space="preserve">ComPAS 2017 - Conférence francophone d'informatique en parallélisme, architecture et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578635v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Easy Configuration of Location Privacy Protection Mechanisms</w:t>
               </w:r>
@@ -1125,472 +1125,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-preserving Publication of Mobility Data with High Utility</w:t>
+                <w:t xml:space="preserve">Time Distortion Anonymization for the Publication of Mobility Data with High Utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 35th IEEE International Conference on Distributed Computed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Columbus, Ohio, United States. pp.802-803</w:t>
+              <w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159291v1</w:t>
+                <w:t xml:space="preserve">hal-01170060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Distortion Anonymization for the Publication of Mobility Data with High Utility</w:t>
+                <w:t xml:space="preserve">Privacy-preserving Publication of Mobility Data with High Utility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">2015 35th IEEE International Conference on Distributed Computed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Columbus, Ohio, United States. pp.802-803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170060v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially Private Location Privacy in Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Practical Deployment of Privacy-preserving Crowd-sensing Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Haderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rouvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Workshop on Mobile Security Technologies (MoST) 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Middleware Posters and Demos '14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2678508.2678530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148230v1</w:t>
+                <w:t xml:space="preserve">hal-01095787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Practical Deployment of Privacy-preserving Crowd-sensing Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentially Private Location Privacy in Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Primault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lauradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middleware Posters and Demos '14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Workshop on Mobile Security Technologies (MoST) 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, San Jose, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2678508.2678530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01095787v1</w:t>
+                <w:t xml:space="preserve">hal-01148230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQuIF: Subtile Quête d'Informations personnelles issues de Fichiers (démo)</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2873950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784557v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2873950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784557v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>