--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -517,277 +517,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Primault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brette</w:t>
+                <w:t xml:space="preserve">Robert Birke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578557v1</w:t>
+                <w:t xml:space="preserve">hal-01578635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULP: Achieving Privacy and Utility Trade-off in User Mobility Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Primault</w:t>
+                <w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Birke</w:t>
+                <w:t xml:space="preserve">Olivier Brette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SRDS 2017 - 36th IEEE International Symposium on Reliable Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hong Kong, Hong Kong SAR China. pp.164-173</w:t>
+              <w:t xml:space="preserve">NetMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578635v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données de mobilité : protection de la vie privée vs. utilité des données</w:t>
               </w:r>
@@ -1964,51 +1964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2873950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784557v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2873950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910687v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2018.2884470" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784557v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578635v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Birke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01527666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148230v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339309v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>