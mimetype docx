--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -368,546 +368,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Power Supply for Sensor Applications in the Field : A Guide for Environmental Scientists</w:t>
+                <w:t xml:space="preserve">NIR photopolymerization self-writing process for fiber-to-fiber single mode coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boitier</w:t>
+                <w:t xml:space="preserve">Nessim Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kha Bao Khanh Cao</w:t>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Estibals</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">Julie Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/solar4040032⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3017607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748283v1</w:t>
+                <w:t xml:space="preserve">hal-04779658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high-frequency microfluidic oscillators with integrated thermal instrumentation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solar Power Supply for Sensor Applications in the Field : A Guide for Environmental Scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camps</w:t>
+                <w:t xml:space="preserve">Vincent Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kha Bao Khanh Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Estibals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114844⟩</w:t>
+              <w:t xml:space="preserve">Solar </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (4), pp.674-693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/solar4040032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317919v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication of high-frequency microfluidic oscillators with integrated thermal instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Giunchi</w:t>
+                <w:t xml:space="preserve">Georges Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Davit</w:t>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 365, pp.114844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2023.114844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632660v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR photopolymerization self-writing process for fiber-to-fiber single mode coupling</w:t>
+                <w:t xml:space="preserve">Functionality integration in stereolithography 3D printed microfluidics using a “print-pause-print” strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nessim Jebali</w:t>
+                <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Molinaro</w:t>
+                <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Roul</w:t>
+                <w:t xml:space="preserve">Perrine Giunchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jermann</w:t>
+                <w:t xml:space="preserve">Yohan Davit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Doucet</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Nougayrède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.31. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (14), pp.3508-3520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3017607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4LC00147H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779658v1</w:t>
+                <w:t xml:space="preserve">hal-04632660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D-printing of microlens on single mode polarization-stable VCSEL chip for miniaturized optical spectroscopy</w:t>
               </w:r>
@@ -1687,291 +1687,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
+                <w:t xml:space="preserve">Direct patterning of polymer optical periodic nanostructures on CYTOP for visible light waveguiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Accardo</w:t>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courson</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.21 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875364v1</w:t>
+                <w:t xml:space="preserve">hal-01825019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct patterning of polymer optical periodic nanostructures on CYTOP for visible light waveguiding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Diez</w:t>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 82, pp.21 - 29. </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.440 - 446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825019v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t>
               </w:r>
@@ -3582,5284 +3582,5288 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openprobe: a frugal multiparameter probe for marine and continental waters monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Sanchez Olvera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andersson Romero Deza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference Finland 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206247v1</w:t>
+                <w:t xml:space="preserve">hal-05571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andersson Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIR photopolymerization self-writing process for fiber-to fiber and VCSEL-to-fiber single mode coupling</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Openprobe: a frugal multiparameter probe for marine and continental waters monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sanchez Olvera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe. Semiconductor lasers and laser dynamics.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLTER Science Conference Finland 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere (Finlande), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598598v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct 3D-printing of microlens on single mode polarization-stable VCSEL chip for miniaturized optical spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingyue Li</w:t>
+                <w:t xml:space="preserve">NIR photopolymerization self-writing process for fiber-to fiber and VCSEL-to-fiber single mode coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Debernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCSEL Day 2023 European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe. Semiconductor lasers and laser dynamics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366656v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of coupling tolerances of 850 nm single-mode optical links using self-aligned NIR photopolymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+                <w:t xml:space="preserve">Direct 3D-printing of microlens on single mode polarization-stable VCSEL chip for miniaturized optical spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Debernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VCSEL Day 23 European Worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEIIT Torino, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">VCSEL Day 2023 European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366632v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Orieux</w:t>
+                <w:t xml:space="preserve">Improvement of coupling tolerances of 850 nm single-mode optical links using self-aligned NIR photopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nessim Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VCSEL Day 23 European Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEIIT Torino, Sep 2023, Turin, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474994v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of a compact gas sensor integrating a polymer microresonator and a 850nm VCSEL source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingyue Li</w:t>
+                <w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Batikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menini</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Photonics North Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02988370v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucien Baldas</w:t>
+                <w:t xml:space="preserve">Design and fabrication of a compact gas sensor integrating a polymer microresonator and a 850nm VCSEL source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gilblas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bardinal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t>
+              <w:t xml:space="preserve">22nd Photonics North Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420238v1</w:t>
+                <w:t xml:space="preserve">hal-02988370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale 3D printing with micrometric resolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberto Riesco</w:t>
+                <w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Batikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gilblas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Nano Engineering (MNE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886999v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron polymer optical waveguides on CYTOP for visible range operation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale 3D printing with micrometric resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Diez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Joly</w:t>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPTRODE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Micro Nano Engineering (MNE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720764v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: From waves and nanotechnologies to smart microsystems for chemical and biological transduction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Submicron polymer optical waveguides on CYTOP for visible range operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyhenart Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth International Conference on Nanotechnology Applications, Advances and Innovations (NANOCON 018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Pune, India</w:t>
+              <w:t xml:space="preserve">EUROPTRODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299725v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love wave devices coated with TiO2 porous sensitive layer for direct detection of small molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wassim Ouelhazi</w:t>
+                <w:t xml:space="preserve">Keynote: From waves and nanotechnologies to smart microsystems for chemical and biological transduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd edition Transfrontier Meeting Sensors and Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IVth International Conference on Nanotechnology Applications, Advances and Innovations (NANOCON 018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719074v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Composant optofluidique polymère pour la détection de polluants dans l’eau (COPDepol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Défi Instrumentation aux limites, Colloque de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719068v1</w:t>
+                <w:t xml:space="preserve">hal-02526901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling patterning of polymer optical devices working at visible wavelength using thermal nano-imprint lithography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Diez</w:t>
+                <w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Leire Bilbao</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE Conference Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 3p</w:t>
+              <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521571v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composant optofluidique polymère pour la détection de polluants dans l’eau (COPDepol)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+                <w:t xml:space="preserve">Nanotechnologies as a Key Issue for Microsensors: Example of wave-based resonant devices for (bio)chemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Instrumentation aux limites, Colloque de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Nanoscience &amp; Nanotechnology (ICFNN-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sastra University, Feb 2017, Thanjavur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526901v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t>
+                <w:t xml:space="preserve">Love wave devices coated with TiO2 porous sensitive layer for direct detection of small molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Ouelhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd edition Transfrontier Meeting Sensors and Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519381v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnologies as a Key Issue for Microsensors: Example of wave-based resonant devices for (bio)chemical detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
+                <w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Ouelhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Nanoscience &amp; Nanotechnology (ICFNN-2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516413v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Enabling patterning of polymer optical devices working at visible wavelength using thermal nano-imprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UMI-LN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Orfaord, Canada</w:t>
+              <w:t xml:space="preserve">19th IEEE Conference Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721145v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of adenosine-5’ monophosphate adsorption with a Love wave sensor based on molecularly imprinted polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Lebal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
+                <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Molecular Imprinting (MIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lund, Sweden. pp.P2-56</w:t>
+              <w:t xml:space="preserve">Euroregional Campus of International Excellence Euskampus – Bordeaux, 2nd workshop « Laser &amp; Photonics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393054v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant wave-based microsensors for environmental and health related applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Hemour</w:t>
+                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393043v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroregional Campus of International Excellence Euskampus – Bordeaux, 2nd workshop « Laser &amp; Photonics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393056v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque UMI-LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orfaord, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393057v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Joly</w:t>
+                <w:t xml:space="preserve">Real-time study of adenosine-5’ monophosphate adsorption with a Love wave sensor based on molecularly imprinted polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Lebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leire Bilbao</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Molecular Imprinting (MIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lund, Sweden. pp.P2-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393059v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+                <w:t xml:space="preserve">Resonant wave-based microsensors for environmental and health related applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CMC2 « Intégration du Matériau au Système de détection chimique résonant »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312736v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions Cr(VI) detection</w:t>
+                <w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes Journées Nationales du Réseau Doctoral en Micro - nanoélectronique</w:t>
+              <w:t xml:space="preserve">Journée CMC2 « Intégration du Matériau au Système de détection chimique résonant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308538v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Acoustic Wave Devices to Probe Thin Films and Complex Fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+                <w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions Cr(VI) detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Condensed Matter &amp; Applied Physics (ICC-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bikaner, India</w:t>
+              <w:t xml:space="preserve">18 èmes Journées Nationales du Réseau Doctoral en Micro - nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01169162v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Acoustic transducer: Application for gas and bio-sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Acoustic Wave Devices to Probe Thin Films and Complex Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th NAMIS: An International Research Network on nano and Micro System Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Condensed Matter &amp; Applied Physics (ICC-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bikaner, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393039v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer photonic sensor for integration in a digital microfluidic system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Meziane</w:t>
+                <w:t xml:space="preserve">Ultrasensitive Acoustic transducer: Application for gas and bio-sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">13th NAMIS: An International Research Network on nano and Micro System Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121483v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naïma Lebal</w:t>
+                <w:t xml:space="preserve">Polymer photonic sensor for integration in a digital microfluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954368v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel metal ions sensor using uncoated polymer optical microring resonator for environmental applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Meziane</w:t>
+                <w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Lebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Béchou</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium LAPHIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Talence, France</w:t>
+              <w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312737v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naïma Lebal</w:t>
+                <w:t xml:space="preserve">Novel metal ions sensor using uncoated polymer optical microring resonator for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t>
+              <w:t xml:space="preserve">Symposium LAPHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938314v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating optical ring resonator in electrowetting on dielectric digital microfluidic chips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Meziane</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Lebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebière</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Conference on Optical Chemical Sensors &amp; Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Athens, Greece. 2p</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954367v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience d'utilisateur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
+                <w:t xml:space="preserve">Integrating optical ring resonator in electrowetting on dielectric digital microfluidic chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de présentation du RTB-LAAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XII International Conference on Optical Chemical Sensors &amp; Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Athens, Greece. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955715v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical microscopy and spectroscopy of analyte-sensitive functionalized gold nanoparticles in microfluidic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+                <w:t xml:space="preserve">Expérience d'utilisateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. SPIE 2013, 8595, 85950W</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de présentation du RTB-LAAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2001608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00809421v2</w:t>
+                <w:t xml:space="preserve">hal-00955715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Acoustic Wave sensing of heavy metals using E. coli biofilms as bioreceptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
+                <w:t xml:space="preserve">Optical microscopy and spectroscopy of analyte-sensitive functionalized gold nanoparticles in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Othmane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sensors 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. SPIE 2013, 8595, 85950W</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, United States. pp.85950W, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2001608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914712v1</w:t>
+                <w:t xml:space="preserve">hal-00809421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized biosensing interface of bacteria-based microsensor for heavy metals detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Spirulina biofilm for in-situ heavy metals detection with microfluidic-acoustic sensor and AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadèje Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Tarbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Moynet</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.92-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5162/IMCS2012/1.2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772041v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par AFM d'un biofilm à base de Spiruline - effet des métaux lourds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Acoustic Wave sensing of heavy metals using E. coli biofilms as bioreceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">Environmental Sensors 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677388v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal Toxicity in Liquid Medium</w:t>
+                <w:t xml:space="preserve">Etude par AFM d'un biofilm à base de Spiruline - effet des métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadèje Tekaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Tarbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cancun, Mexico. paper n°406, 2p</w:t>
+              <w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677368v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love wave sensors and micro fluidic network for biochemical detection: applications to heavy metals and micro-organisms in liquid medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelique Tetelin</w:t>
+                <w:t xml:space="preserve">Optimized biosensing interface of bacteria-based microsensor for heavy metals detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Tarbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Symposium on Sensors Technologies and Systems, IFCPAR/CEFIPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, New Dehli, India</w:t>
+              <w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954460v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Spirulina biofilm for in-situ heavy metals detection with microfluidic-acoustic sensor and AFM</w:t>
+                <w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal Toxicity in Liquid Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadèje Tekaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Tarbague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nawfel Sakly</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cancun, Mexico. paper n°406, 2p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677375v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de réseaux de microelectrodes d'or pour la détection électrochimique simultanée de monoxyde d'azote et de peroxynitrite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+                <w:t xml:space="preserve">Love wave sensors and micro fluidic network for biochemical detection: applications to heavy metals and micro-organisms in liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Griveau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Tetelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, GRENOBLE, France</w:t>
+              <w:t xml:space="preserve">Indo-French Symposium on Sensors Technologies and Systems, IFCPAR/CEFIPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756551v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic study of poly(ethylene glycol) solutions using a microfluidic Love wave sensor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de réseaux de microelectrodes d'or pour la détection électrochimique simultanée de monoxyde d'azote et de peroxynitrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan To Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Meeting on Chemical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Columbus OH, United States. pp.XXX-XXX</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323695v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8918,479 +8922,505 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Eurosensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité</w:t>
+                <w:t xml:space="preserve">Viscoelastic study of poly(ethylene glycol) solutions using a microfluidic Love wave sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">12th International Meeting on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Columbus OH, United States. pp.XXX-XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184397v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité.</w:t>
+                <w:t xml:space="preserve">Système Microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323692v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Love Wave Sensor for Highly Viscous Environments</w:t>
+                <w:t xml:space="preserve">Système microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183765v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme à Ondes Acoustiques de Surface Couplée à une Puce Microfluidique PDMS : Application à la Mesure de Fortes Viscosités</w:t>
+                <w:t xml:space="preserve">Microfluidic Love Wave Sensor for Highly Viscous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">2007 MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183773v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9445,607 +9475,702 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Eurosensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateforme à Ondes Acoustiques de Surface Couplée à une Puce Microfluidique PDMS : Application à la Mesure de Fortes Viscosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function integration in 3D-Printed µFluidics using a &amp;quot;Print Pause Print&amp;quot; Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Katowice, Poland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of polymer-based photonic integrated circuits operating in the visible region for environmental detection application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Diez</w:t>
+                <w:t xml:space="preserve">Wave-based Resonant Microsensors for Environmental and Health related Detection Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Béchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concours Posters GPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Talence, France. 2017</w:t>
+              <w:t xml:space="preserve">Meeting Day of GPU EnvironmentS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831507v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-driven actuators based on dry-films lamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and characterization of polymer-based photonic integrated circuits operating in the visible region for environmental detection application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow17 for Microfluidic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">Concours Posters GPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Talence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470130v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-based Resonant Microsensors for Environmental and Health related Detection Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-driven actuators based on dry-films lamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Day of GPU EnvironmentS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t>
+              <w:t xml:space="preserve">Flow17 for Microfluidic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722694v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Microsensors to Promote Development of Innovative Therapeutic Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10054,145 +10179,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajagopalan Rukkumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatinder Vir Yakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D.Ficai, A.M. Grumezescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructures for Novel Therapy - Synthesis, Characterization and Applications, 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap.20, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.539-566, 2017, Volume I: Novel Approaches, 9780323461429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-46142-9.00020-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt des ondes de Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10237,70 +10362,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capteurs piézoélectriques - Développements et applications en milieux complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.81-103, 2013, Instrumentation Mesure Métrologie, 978-2-7462-4642-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/I2M.13.3-4-81-103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10310,523 +10435,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516416v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516415v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393046v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393045v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive Acoustic and Electromagnetic and optical transducers: Application for gas and bio-sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10874,235 +10999,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (6)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+36</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Vidal</w:t>
+                <w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chanthery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Ghallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IMS. 2014</w:t>
+              <w:t xml:space="preserve">LAAS-CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-00954401v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t>
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
@@ -11116,107 +11241,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IMS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954399v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11238,115 +11363,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Rapport à mi-parcours (T0+18)</w:t>
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
@@ -11360,115 +11485,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954398v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+12</w:t>
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Rapport à mi-parcours (T0+18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
@@ -11482,114 +11607,236 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954397v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00954397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11604,85 +11851,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11692,114 +11939,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et développement d'un système microfluidique à ondes de Love dédié à la caractérisation de fluides complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Sciences et Technologies - Bordeaux I, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00401903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11946,51 +12193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Trocchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2025.117970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04748283v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Bao Khanh Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar4040032" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114844" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779658v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04224708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Debernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.3.3.033501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03975657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oyhenart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2938040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Diez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Meziane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFN153V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;je Tekaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtiss&#232;m Gammoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.07.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poizat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc20889j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan To Thi Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00585A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DV29JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.070" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD1RPTKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H9L6Q2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.05.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFMJ1CR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez Olvera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151405" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04598598v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366632v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720764v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyhenart Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299725v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521571v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Bilbao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526901v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721145v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393043v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393056v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393059v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169162v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;chou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312737v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914712v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772041v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677368v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954460v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677375v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/1.2.5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323695v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323451v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323692v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183765v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183767v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722694v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317067v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopalan Rukkumani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Vir Yakhmi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Nanostructures-for-Novel-Therapy/isbn-9780323461429/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-46142-9.00020-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.13.3-4-81-103" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516416v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393046v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393041v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401903v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Trocchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2025.117970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04748283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Bao Khanh Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar4040032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04224708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Debernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.3.3.033501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03975657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oyhenart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2938040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Diez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Meziane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFN153V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;je Tekaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtiss&#232;m Gammoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.07.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poizat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc20889j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan To Thi Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00585A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DV29JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.070" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD1RPTKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H9L6Q2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.05.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFMJ1CR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez Olvera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04598598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyhenart Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299725v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Bilbao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;chou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/1.2.5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756551v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323695v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323692v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183765v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopalan Rukkumani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Vir Yakhmi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Nanostructures-for-Novel-Therapy/isbn-9780323461429/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-46142-9.00020-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967491v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.13.3-4-81-103" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516415v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393041v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401903v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>