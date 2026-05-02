--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1687,291 +1687,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct patterning of polymer optical periodic nanostructures on CYTOP for visible light waveguiding</w:t>
+                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Diez</w:t>
+                <w:t xml:space="preserve">Angelo Accardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.035⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.440 - 446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825019v1</w:t>
+                <w:t xml:space="preserve">hal-01875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser fabrication of meso-scale 2D and 3D architectures with micrometric feature resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct patterning of polymer optical periodic nanostructures on CYTOP for visible light waveguiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Courson</w:t>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Riesco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.440 - 446. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.21 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2018.04.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875364v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t>
               </w:r>
@@ -2061,1544 +2061,1678 @@
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356195v1</w:t>
+                <w:t xml:space="preserve">hal-05588615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a polymer optical microring resonator for hexavalent chromium sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farida Meziane</w:t>
+                <w:t xml:space="preserve">Love Acoustic Wave-Based Devices and Molecularly-Imprinted Polymers as Versatile Sensors for Electronic Nose or Tongue for Cancer Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.11.101⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16060915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112028v1</w:t>
+                <w:t xml:space="preserve">hal-01356195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of urinary modified nucleosides by a bulk acoustic wave MIP sensor - Results and future work</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delépée</w:t>
+                <w:t xml:space="preserve">Study of a polymer optical microring resonator for hexavalent chromium sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 209, pp.1049-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.11.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988691v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Bio-inspired Microsensor Based On Microfluidic / Bacteria / Love Wave Hybrid Structure For Continuous Control Of Heavy Metals Toxicity In Liquid Medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Grauby-Heywang</w:t>
+                <w:t xml:space="preserve">Detection of urinary modified nucleosides by a bulk acoustic wave MIP sensor - Results and future work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie de Schutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.01.104⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.66-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic, electrochemical and microscopic characterization of interaction of Arthrospira platensis biofilm and heavy metal ions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Bio-inspired Microsensor Based On Microfluidic / Bacteria / Love Wave Hybrid Structure For Continuous Control Of Heavy Metals Toxicity In Liquid Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hakim Tarbague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Morote</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Moroté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Grauby-Heywang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198, pp.278-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2014.01.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878629v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative full-colour transmitted light microscopy and dyes for concentration mapping and measurement of diffusion coefficients in microfluidic architectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">Acoustic, electrochemical and microscopic characterization of interaction of Arthrospira platensis biofilm and heavy metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadèje Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissèm Gammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Tarbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2lc20889j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.609-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662353v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip multi electrochemical sensor array platform for simultaneous screening of nitric oxide and peroxynitrite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loan To Thi Kim</w:t>
+                <w:t xml:space="preserve">Quantitative full-colour transmitted light microscopy and dyes for concentration mapping and measurement of diffusion coefficients in microfluidic architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Griscom</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Texier-Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (7), pp.1342-1350. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0LC00585A⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12, pp.808-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2lc20889j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662648v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-chip multi electrochemical sensor array platform for simultaneous screening of nitric oxide and peroxynitrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan To Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pistré</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.044⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (7), pp.1342-1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0LC00585A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00548730v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular weight influence study of aqueous poly(ethylene glycol) solutions with a microfluidic Love wave sensor</w:t>
+                <w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pistré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.070⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 144 (2), pp.467-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548722v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic surface acoustic wave sensor platform: Application to high viscosity measurements</w:t>
+                <w:t xml:space="preserve">Molecular weight influence study of aqueous poly(ethylene glycol) solutions with a microfluidic Love wave sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.018⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 144 (1), pp.318-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2009.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183748v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t>
+                <w:t xml:space="preserve">A microfluidic surface acoustic wave sensor platform: Application to high viscosity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.05.026⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.759-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183746v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 142 (1), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2007.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High viscosity sensing using a love wave acoustic platform combined with a PDMS microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.73-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3608,392 +3742,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE USE OF THE THERMOPHORETIC FORCE FOR AEROSOL PARTICLE SEPARATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andersson Romero Deza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro separator of aerosol particles based on the thermophoretic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andersson Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Graur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Multiphase flow (ICMF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France. pp.1294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openprobe: a frugal multiparameter probe for marine and continental waters monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sanchez Olvera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference Finland 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, eLTER, Jun 2025, Tampere (Finlande), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e151405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIR photopolymerization self-writing process for fiber-to fiber and VCSEL-to-fiber single mode coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessim Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4052,73 +4186,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe. Semiconductor lasers and laser dynamics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct 3D-printing of microlens on single mode polarization-stable VCSEL chip for miniaturized optical spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4177,73 +4311,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VCSEL Day 2023 European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of coupling tolerances of 850 nm single-mode optical links using self-aligned NIR photopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessim Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4265,365 +4399,365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VCSEL Day 23 European Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEIIT Torino, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet impingement cooling using fluidic oscillators: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Batikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROTHERM 2021 - 8th European Thermal Sciences Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lisbon (virtual), Portugal. pp.012028, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of a compact gas sensor integrating a polymer microresonator and a 850nm VCSEL source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bardinal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Photonics North Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and development of fluidic oscillators for heat removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4632,163 +4766,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Batikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gilblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">istegim2019 - Proceedings of the International Symposium on Thermal Effects in Gas flows In Microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale 3D printing with micrometric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Accardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Courson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Riesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,198 +4937,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Nano Engineering (MNE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron polymer optical waveguides on CYTOP for visible range operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oyhenart Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPTRODE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: From waves and nanotechnologies to smart microsystems for chemical and biological transduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5049,1859 +5183,1859 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth International Conference on Nanotechnology Applications, Advances and Innovations (NANOCON 018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composant optofluidique polymère pour la détection de polluants dans l’eau (COPDepol)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+                <w:t xml:space="preserve">Love wave devices coated with TiO2 porous sensitive layer for direct detection of small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Ouelhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bechou</w:t>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Instrumentation aux limites, Colloque de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd edition Transfrontier Meeting Sensors and Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526901v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t>
+                <w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Ouelhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519381v1</w:t>
+                <w:t xml:space="preserve">hal-01719068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnologies as a Key Issue for Microsensors: Example of wave-based resonant devices for (bio)chemical detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Enabling patterning of polymer optical devices working at visible wavelength using thermal nano-imprint lithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hemour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Frontiers in Nanoscience &amp; Nanotechnology (ICFNN-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sastra University, Feb 2017, Thanjavur, India</w:t>
+              <w:t xml:space="preserve">19th IEEE Conference Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516413v1</w:t>
+                <w:t xml:space="preserve">hal-01521571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love wave devices coated with TiO2 porous sensitive layer for direct detection of small molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Composant optofluidique polymère pour la détection de polluants dans l’eau (COPDepol)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd edition Transfrontier Meeting Sensors and Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Défi Instrumentation aux limites, Colloque de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719074v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Titania-Coated Love Wave Sensors and FEM Model Applied to Viscosity Micro-Measurements</w:t>
+                <w:t xml:space="preserve">Rendre les populations locales actrices de la surveillance de leur environnement. Cas de capteurs de suivi de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719068v1</w:t>
+                <w:t xml:space="preserve">hal-02519381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling patterning of polymer optical devices working at visible wavelength using thermal nano-imprint lithography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Diez</w:t>
+                <w:t xml:space="preserve">Nanotechnologies as a Key Issue for Microsensors: Example of wave-based resonant devices for (bio)chemical detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE Conference Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France. 3p</w:t>
+              <w:t xml:space="preserve">International Conference on Frontiers in Nanoscience &amp; Nanotechnology (ICFNN-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sastra University, Feb 2017, Thanjavur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521571v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroregional Campus of International Excellence Euskampus – Bordeaux, 2nd workshop « Laser &amp; Photonics »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque UMI-LN2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Orfaord, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393056v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Joly</w:t>
+                <w:t xml:space="preserve">Real-time study of adenosine-5’ monophosphate adsorption with a Love wave sensor based on molecularly imprinted polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Lebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leire Bilbao</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Molecular Imprinting (MIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lund, Sweden. pp.P2-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393057v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Resonant wave-based microsensors for environmental and health related applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393059v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of polymer-on-glass optical sensors for environmental pollutants detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Diez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Oyhenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UMI-LN2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Orfaord, Canada</w:t>
+              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721145v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time study of adenosine-5’ monophosphate adsorption with a Love wave sensor based on molecularly imprinted polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Krstulja</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Molecular Imprinting (MIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lund, Sweden. pp.P2-56</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393054v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant wave-based microsensors for environmental and health related applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Design and fabrication of polymer-on-glass grating couplers for biosensing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hemour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Joly</w:t>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leire Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Euroregional Campus of International Excellence Euskampus – Bordeaux, 2nd workshop « Laser &amp; Photonics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393043v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CMC2 « Intégration du Matériau au Système de détection chimique résonant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital microfluidic system incorporating optical ring resonator for trace-level hexavalent chromium ions Cr(VI) detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 èmes Journées Nationales du Réseau Doctoral en Micro - nanoélectronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Acoustic Wave Devices to Probe Thin Films and Complex Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6929,73 +7063,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Condensed Matter &amp; Applied Physics (ICC-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bikaner, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive Acoustic transducer: Application for gas and bio-sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7050,212 +7184,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th NAMIS: An International Research Network on nano and Micro System Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer photonic sensor for integration in a digital microfluidic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Novel metal ions sensor using uncoated polymer optical microring resonator for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Symposium LAPHIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121483v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time detection of nucleosides analogs in liquid medium with molecularly imprinted polymer coated Love wave sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,212 +7434,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Meeting on Chemical Sensors (IMCS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Buenos Aires, Argentina. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel metal ions sensor using uncoated polymer optical microring resonator for environmental applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Polymer photonic sensor for integration in a digital microfluidic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Béchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium LAPHIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Talence, France</w:t>
+              <w:t xml:space="preserve">MADICA 2014 (9èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312737v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymer coated Love wave sensor for real time detection of nucleosides analogs in liquid medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Lebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7550,87 +7684,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating optical ring resonator in electrowetting on dielectric digital microfluidic chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7675,73 +7809,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Conference on Optical Chemical Sensors &amp; Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Athens, Greece. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience d'utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7796,355 +7930,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation du RTB-LAAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical microscopy and spectroscopy of analyte-sensitive functionalized gold nanoparticles in microfluidic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinus H. V. Werts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Loumaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Griscom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. SPIE 2013, 8595, 85950W</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, United States. pp.85950W, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2001608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Spirulina biofilm for in-situ heavy metals detection with microfluidic-acoustic sensor and AFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Etude par AFM d'un biofilm à base de Spiruline - effet des métaux lourds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadèje Tekaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Tarbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Tarbague</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfel Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677375v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Acoustic Wave sensing of heavy metals using E. coli biofilms as bioreceptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8202,668 +8327,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par AFM d'un biofilm à base de Spiruline - effet des métaux lourds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Optimized biosensing interface of bacteria-based microsensor for heavy metals detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Tarbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nawfel Sakly</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2012 des Microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677388v1</w:t>
+                <w:t xml:space="preserve">hal-00772041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized biosensing interface of bacteria-based microsensor for heavy metals detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal Toxicity in Liquid Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadèje Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Tarbague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Morote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Moynet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journées Maghreb-Europe sur les Matériaux et leurs Applications aux Dispositifs Capteurs (MADICA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cancun, Mexico. paper n°406, 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772041v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Spirulina Platensis-Based Love Wave Microsensor for the Detection of Heavy Metal Toxicity in Liquid Medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Morote</w:t>
+                <w:t xml:space="preserve">Love wave sensors and micro fluidic network for biochemical detection: applications to heavy metals and micro-organisms in liquid medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Tetelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Cancun, Mexico. paper n°406, 2p</w:t>
+              <w:t xml:space="preserve">Indo-French Symposium on Sensors Technologies and Systems, IFCPAR/CEFIPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677368v1</w:t>
+                <w:t xml:space="preserve">hal-00954460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Love wave sensors and micro fluidic network for biochemical detection: applications to heavy metals and micro-organisms in liquid medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelique Tetelin</w:t>
+                <w:t xml:space="preserve">Optimization of Spirulina biofilm for in-situ heavy metals detection with microfluidic-acoustic sensor and AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadèje Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Tarbague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Gammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawfel Sakly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Symposium on Sensors Technologies and Systems, IFCPAR/CEFIPRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Meeting on Chemical Sensors (IMCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nürnberg, Germany. pp.92-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5162/IMCS2012/1.2.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954460v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de réseaux de microelectrodes d'or pour la détection électrochimique simultanée de monoxyde d'azote et de peroxynitrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loan To Thi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan To Thi Kim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Electrochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency microrheological measurements of PDMS fluids using SAW microfluidic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8872,123 +9006,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pistré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Eurosensors Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dresden, Germany. accepté</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic study of poly(ethylene glycol) solutions using a microfluidic Love wave sensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8997,1180 +9131,1180 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Meeting on Chemical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Columbus OH, United States. pp.XXX-XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système Microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité</w:t>
+                <w:t xml:space="preserve">Système microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184397v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00323692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité.</w:t>
+                <w:t xml:space="preserve">Système Microfluidique PDMS sur plateforme à ondes acoustiques : application à la mesure de viscosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : développements récents et dernières applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée CMC2, Capteurs acoustiques : Développements récents et dernières applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00323692v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic Love Wave Sensor for Highly Viscous Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Guirardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t>
+                <w:t xml:space="preserve">Plateforme à Ondes Acoustiques de Surface Couplée à une Puce Microfluidique PDMS : Application à la Mesure de Fortes Viscosités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Eurosensors Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sweden. pp.1</w:t>
+              <w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183767v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme à Ondes Acoustiques de Surface Couplée à une Puce Microfluidique PDMS : Application à la Mesure de Fortes Viscosités</w:t>
+                <w:t xml:space="preserve">Acoustic Love wave platform with PDMS microfluidic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Guirardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Conédéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Maghreb-Europe, Les Matériaux et leurs Applications aux Dispositifs et Capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">20th Eurosensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183773v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function integration in 3D-Printed µFluidics using a &amp;quot;Print Pause Print&amp;quot; Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Derkenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tregouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroTAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Katowice, Poland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-based Resonant Microsensors for Environmental and Health related Detection Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Design and characterization of polymer-based photonic integrated circuits operating in the visible region for environmental detection application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Diez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hemour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Joly</w:t>
+                <w:t xml:space="preserve">Laurent Oyhenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Béchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Day of GPU EnvironmentS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t>
+              <w:t xml:space="preserve">Concours Posters GPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Talence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722694v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of polymer-based photonic integrated circuits operating in the visible region for environmental detection application</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure-driven actuators based on dry-films lamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Courson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concours Posters GPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Talence, France. 2017</w:t>
+              <w:t xml:space="preserve">Flow17 for Microfluidic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831507v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-driven actuators based on dry-films lamination</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wave-based Resonant Microsensors for Environmental and Health related Detection Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bechou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hemour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow17 for Microfluidic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">Meeting Day of GPU EnvironmentS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470130v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Microsensors to Promote Development of Innovative Therapeutic Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10179,145 +10313,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajagopalan Rukkumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jatinder Vir Yakhmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D.Ficai, A.M. Grumezescu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructures for Novel Therapy - Synthesis, Characterization and Applications, 1st Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap.20, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.539-566, 2017, Volume I: Novel Approaches, 9780323461429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-46142-9.00020-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt des ondes de Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10362,70 +10496,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capteurs piézoélectriques - Développements et applications en milieux complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.81-103, 2013, Instrumentation Mesure Métrologie, 978-2-7462-4642-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/I2M.13.3-4-81-103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10435,523 +10569,523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516415v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux : Wave-based resonant microsensors for (bio)chemical detection, environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516416v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393045v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMS Bordeaux: Wave-based resonant microsensors for chemical and biological detection, examples of environmental and health related applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bechou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hemour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393046v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive Acoustic and Electromagnetic and optical transducers: Application for gas and bio-sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10999,51 +11133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11053,883 +11187,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la Recherche en Ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chanthery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foncy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Ghallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS-CNRS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IMS. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+24</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Rapport à mi-parcours (T0+18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs à empreintes moléculaires polymériques de nucléosides modifiés pour un suivi non invasif de thérapie de cancers, Compte-rendu intermédiaire T0+6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi A. Agrofoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMS. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11939,114 +12073,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et développement d'un système microfluidique à ondes de Love dédié à la caractérisation de fluides complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université Sciences et Technologies - Bordeaux I, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00401903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12193,51 +12327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Trocchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2025.117970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04748283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Bao Khanh Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar4040032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04224708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Debernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.3.3.033501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03975657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oyhenart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2938040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Diez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112028v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Meziane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFN153V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.104" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;je Tekaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtiss&#232;m Gammoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.07.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662353v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poizat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc20889j" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan To Thi Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00585A" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DV29JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.070" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD1RPTKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183748v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H9L6Q2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.05.026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFMJ1CR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206247v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez Olvera" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151405" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04598598v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyhenart Laurent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299725v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526901v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719074v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Bilbao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393056v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393057v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393059v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393043v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169162v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;chou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312737v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677375v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/1.2.5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677368v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954460v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756551v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323695v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323692v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183765v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183767v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopalan Rukkumani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Vir Yakhmi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Nanostructures-for-Novel-Therapy/isbn-9780323461429/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-46142-9.00020-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967491v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.13.3-4-81-103" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516415v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393045v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393041v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401903v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isalyne Blondet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rioual" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle I Graco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ledesma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Trocchio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo P&#233;rez-Nicoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2025.117970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Jebali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Doucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04748283v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kha Bao Khanh Cao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/solar4040032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317919v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saliba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2023.114844" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04632660v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Giunchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Davit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nougayr&#232;de" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LC00147H" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04224708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Debernardi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JOM.3.3.033501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03975657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vuillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23041897" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03796005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annija Lace" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aideen Byrne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bluett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100897" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rube" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Lachaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20010072" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999552v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil Abbas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ouelhazi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2018.2880883" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299723v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diez Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Girault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oyhenart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2938040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Accardo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Courson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Riesco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2018.04.027" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Diez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Doucet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.035" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588615v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Plano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16060915" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356195v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Meziane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Joly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.11.101" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJFN153V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi A. Agrofoglio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krstulja" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie de Schutter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2014.02.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CXWXJ3Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gammoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Tarbague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morot&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Grauby-Heywang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.01.104" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;je Tekaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtiss&#232;m Gammoudi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morote" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.07.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinus H. V. Werts" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poizat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2lc20889j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662648v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan To Thi Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Griscom" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0LC00585A" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548730v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guirardel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DV29JZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548722v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.10.070" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD1RPTKR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183748v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7H9L6Q2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.05.026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFMJ1CR9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183750v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jobic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Topin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero Deza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andersson Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05206247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sanchez Olvera" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151405" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04598598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366656v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04366632v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Batikh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012028" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02988370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420238v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilblas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886999v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720764v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oyhenart Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719068v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234271" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521571v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oyhenart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Bilbao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526901v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bechou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516413v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hemour" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721145v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393054v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Lebal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393043v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393056v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312736v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308538v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent B&#233;chou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121483v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955715v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809421v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Loumaigne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfel Sakly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914712v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Othmane" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moynet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954460v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Tetelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677375v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/1.2.5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756551v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323695v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323692v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184397v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183765v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831507v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02470130v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317067v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajagopalan Rukkumani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Vir Yakhmi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://store.elsevier.com/Nanostructures-for-Novel-Therapy/isbn-9780323461429/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-46142-9.00020-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967491v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.13.3-4-81-103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516415v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393046v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393041v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558977v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chanthery" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foncy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954401v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vidal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954399v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954398v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954397v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954396v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00401903v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>