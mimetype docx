--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -717,3399 +717,3373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Algorithm for Gene/Species Trees Parsimonious Reconciliation with Losses, Duplications and Transfers</w:t>
+                <w:t xml:space="preserve">Phylogénie moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+                <w:t xml:space="preserve">Samuel Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Gorbunov</w:t>
+                <w:t xml:space="preserve">Christophe J Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gergely J. Szöllősi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Emmanuel Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eric Tannier. </w:t>
+              <w:t xml:space="preserve">Thierry Lefèvre; Michel Raymond; Frédéric Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Genomics. RECOMB-CG 2010</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biologie évolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2010, 9782804101619</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00818889v1</w:t>
+                <w:t xml:space="preserve">hal-04001134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogénie moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Algorithm for Gene/Species Trees Parsimonious Reconciliation with Losses, Duplications and Transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Blanquart</w:t>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+                <w:t xml:space="preserve">Yu Gorbunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe J Douady</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lartillot</w:t>
+                <w:t xml:space="preserve">Gergely J. Szöllősi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thierry Lefèvre; Michel Raymond; Frédéric Thomas. </w:t>
+              <w:t xml:space="preserve">Eric Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie évolutive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Genomics. RECOMB-CG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LNCS (6398), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Berlin Heidelberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-108, 2010, 978-3-642-16181-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001134v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeCKO: user-friendly workflows for genotyping complex genomes using target enrichment capture. A use case on the large tetraploid durum wheat genome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SeqTUI: A terminal-based viewer and command-line toolkit for molecular sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-024-01210-6⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.102587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2026.102587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669032v1</w:t>
+                <w:t xml:space="preserve">hal-05572446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mating systems and recombination landscape strongly shape genetic diversity and selection in wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Brémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesa Von Hirschheydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Allio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (6), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae039/7731525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266876v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating systems and recombination landscape strongly shape genetic diversity and selection in wheat relatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeCKO: user-friendly workflows for genotyping complex genomes using target enrichment capture. A use case on the large tetraploid durum wheat genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Girodolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Burgarella</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae039/7731525⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-024-01210-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672643v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the evolution, virulence and speciation of Babesia MO1 and Babesia divergens through multiomics analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luis Miguel Gonzalez</w:t>
+                <w:t xml:space="preserve">OrthoMaM v12: a database of curated single-copy ortholog alignments and trees to study mammalian evolutionary genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J P Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2386136⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (D1), pp.D529-D535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693581v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-hoc recommendation explanations through an efficient exploitation of the DBpedia category hierarchy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the evolution, virulence and speciation of Babesia MO1 and Babesia divergens through multiomics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratap Vydyam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2022.108560⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.2386136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2024.2386136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623354v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of flowering time in a selfing annual plant: Roles of adaptation and genetic drift</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-hoc recommendation explanations through an efficient exploitation of the DBpedia category hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8555⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2022.108560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922123v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new comprehensive annotation of leucine‐rich repeat‐containing receptors in rice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Périn</w:t>
+                <w:t xml:space="preserve">Evolution of flowering time in a selfing annual plant: Roles of adaptation and genetic drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15456⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.e8555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346283v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is diversity optimization always suitable? Toward a better understanding of diversity within recommendation approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new comprehensive annotation of leucine‐rich repeat‐containing receptors in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dievart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Summo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Droc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Périn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58 (6), </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipm.2021.102721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335198v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBCR: Empirical Bayes concordance ratio method to improve similarity measurement in memory-based collaborative filtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Is diversity optimization always suitable? Toward a better understanding of diversity within recommendation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Information Processing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipm.2021.102721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319825v1</w:t>
+                <w:t xml:space="preserve">hal-03335198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and diversity of plant receptor-like kinases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Perin</w:t>
+                <w:t xml:space="preserve">EBCR: Empirical Bayes concordance ratio method to improve similarity measurement in memory-based collaborative filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sutton-Charani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-073019-025927⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766945v1</w:t>
+                <w:t xml:space="preserve">hal-03319825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and diversity of plant receptor-like kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71, pp.131-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-arplant-073019-025927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02139915v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">OrthoMaM v10: Scaling-Up Orthologous Coding Sequence and Exon Alignments with More than One Hundred Mammalian Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Veronique Viader</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.861-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msz015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144799v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement et recherche - Au cœur de #DigitAg, l'Institut Convergences Agriculture Numérique, une Graduate School innovante</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pervasive hybridizations in the history of wheat relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.13⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), pp.eaav9188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aav9188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999235v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACSE v2: Toolkit for the Alignment of Coding Sequences Accounting for Frameshifts and Stop Codons</w:t>
+                <w:t xml:space="preserve">Enseignement et recherche - Au cœur de #DigitAg, l'Institut Convergences Agriculture Numérique, une Graduate School innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Lachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msy159⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.3.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925698v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithms for Longest Common Subsequence of two bucket orders to speed up pairwise genetic map comparison</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MACSE v2: Toolkit for the Alignment of Coding Sequences Accounting for Frameshifts and Stop Codons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sèverine Bérard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Chantret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208838⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (10), pp.2582 - 2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msy159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134202v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+                <w:t xml:space="preserve">Efficient algorithms for Longest Common Subsequence of two bucket orders to speed up pairwise genetic map comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa de Mattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sèverine Bérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0208838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0208838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154862v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication reduces alternative splicing expression variations in sorghum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chantret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (9), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0183454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic map comparator: a user-friendly application to display and compare genetic maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (9), pp.1387-1388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistatic determinism of durum wheat resistance to the wheat spindle streak mosaic virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring incomplete lineage sorting, duplications, transfers and losses with reconciliations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-017-2904-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605947v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in supermatrix phylogenomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Baurain</w:t>
+                <w:t xml:space="preserve">Epistatic determinism of durum wheat resistance to the wheat spindle streak mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Viader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas O. Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/ejt.2017.283⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (7), pp.1491-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-017-2904-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606389v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Simple and Efficient Algorithms to Compute the SP-Score Objective Function of a Multiple Sequence Alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pitfalls in supermatrix phylogenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien M. de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (8), </w:t>
+              <w:t xml:space="preserve">European Journal of Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 283, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/ejt.2017.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594194v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping by sequencing using specific allelic capture to build a high-density genetic map of durum wheat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Simple and Efficient Algorithms to Compute the SP-Score Objective Function of a Multiple Sequence Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154609⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639025v1</w:t>
+                <w:t xml:space="preserve">hal-01594194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and reliable inference of semantic clusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacky Montmain</w:t>
+                <w:t xml:space="preserve">Genotyping by sequencing using specific allelic capture to build a high-density genetic map of durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ardisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2016.08.008⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506505v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring gene duplications, transfers and losses can be done in a discrete framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and reliable inference of semantic clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-015-0930-z⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.133-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370854v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the space of gene/species reconciliations with transfers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring gene duplications, transfers and losses can be done in a discrete framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 71 (5), pp.1179-1209. </w:t>
+              <w:t xml:space="preserve">, 2016, 72 (7), pp.1811-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-014-0851-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-015-0930-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268903v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USI: a fast and accurate approach for conceptual document annotation</w:t>
               </w:r>
@@ -4206,1779 +4180,1753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast method for calculating reliable event supports in tree reconciliations via Pareto optimality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edwin Jacox</w:t>
+                <w:t xml:space="preserve">Exploring the space of gene/species reconciliations with transfers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-015-0803-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (5), pp.1179-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-014-0851-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595105v1</w:t>
+                <w:t xml:space="preserve">hal-01268903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan Holtz</w:t>
+                <w:t xml:space="preserve">A fast method for calculating reliable event supports in tree reconciliations via Pareto optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Hien To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Jacox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-015-0803-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123443v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM v8: A Database of Orthologous Exons and Coding Sequences for Comparative Genomics in Mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Evolutionary tinkering of the expression of PDF1s suggests their joint effect on zinc tolerance and the response to pathogen attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+                <w:t xml:space="preserve">Marie-Christine Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+                <w:t xml:space="preserve">Alia Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (7), pp.1923-1928. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133634v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary tinkering of the expression of PDF1s suggests their joint effect on zinc tolerance and the response to pathogen attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotyping by sequencing transcriptomes in an evolutionary pre-breeding durum wheat population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Ngoc Nga Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Vile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alia Dellagi</w:t>
+                <w:t xml:space="preserve">Gautier Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00070⟩</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.1531-1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11032-014-0179-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137561v1</w:t>
+                <w:t xml:space="preserve">hal-01123443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information theoretic approach to improve semantic similarity assessments across multiple ontologies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OrthoMaM v8: A Database of Orthologous Exons and Coding Sequences for Comparative Genomics in Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.039⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (7), pp.1923-1928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01268902v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of recurrent gene duplication on adaptation of plant genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dainat</w:t>
+                <w:t xml:space="preserve">An information theoretic approach to improve semantic similarity assessments across multiple ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Batet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-14-151⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 283, pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2014.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129945v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Defensin type 1 (PDF1): Protein promiscuity and expression variation within the Arabidopsis genus shed light on zinc tolerance acquisition in Arabidopsis halleri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Shahzad</w:t>
+                <w:t xml:space="preserve">Impact of recurrent gene duplication on adaptation of plant genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dainat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Le Martret</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12396⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-14-151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110824v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation and local gene tree rearrangement can be of mutual profit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Nguyen</w:t>
+                <w:t xml:space="preserve">Plant Defensin type 1 (PDF1): Protein promiscuity and expression variation within the Arabidopsis genus shed light on zinc tolerance acquisition in Arabidopsis halleri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fizames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Martret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1748-7188-8-12⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 200, pp.820-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00812726v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for large, long-lived ancestors to placental mammals.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+                <w:t xml:space="preserve">Reconciliation and local gene tree rearrangement can be of mutual profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Muriel Arigon Chifolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (1), pp.5-13. </w:t>
+              <w:t xml:space="preserve">Algorithms for Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mss211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1748-7188-8-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268010v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00812726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
+                <w:t xml:space="preserve">Genomic evidence for large, long-lived ancestors to placental mammals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mss211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189798v1</w:t>
+                <w:t xml:space="preserve">hal-01268010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciliation-based detection of co-evolving gene families</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
+                <w:t xml:space="preserve">Support measures to estimate the reliability of evolutionary events predicted by reconciliation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Hau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, 15 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e73667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189789v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing a set of reconciliations in a compact way</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+                <w:t xml:space="preserve">Sub-ontology extraction using hyponym and hypernym closure on is-a directed acyclic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Paprotny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Sylvie Chabert-Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219720012500254⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (12), pp.2288-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2011.173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00818801v1</w:t>
+                <w:t xml:space="preserve">hal-02645875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-ontology extraction using hyponym and hypernym closure on is-a directed acyclic graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Representing a set of reconciliations in a compact way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Paprotny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (12), pp.2288-2300. </w:t>
+              <w:t xml:space="preserve">Journal of Bioinformatics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (2), pp.1250025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2011.173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219720012500254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645875v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less is more in mammalian phylogenomics: AT-rich genes minimize tree conflicts and unravel the root of placentalmammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+                <w:t xml:space="preserve">Reconciliation-based detection of co-evolving gene families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Ban Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (9), pp.2134-2144. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mst116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-14-332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268462v1</w:t>
+                <w:t xml:space="preserve">hal-01189789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Defensin type 1 (PDF1): protein promiscuity and expression variation within the Arabidopsis genus shed light on zinc tolerance acquisition in Arabidopsis halleri.</w:t>
               </w:r>
@@ -6043,2873 +5991,3003 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Martret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 200 (3), pp.820-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new versatile primer set targeting a short fragment of the mitochondrial COI region for metabarcoding metazoan diversity: application for characterizing coral reef fish gut contents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Less is more in mammalian phylogenomics: AT-rich genes minimize tree conflicts and unravel the root of placentalmammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.2134-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mst116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268031v1</w:t>
+                <w:t xml:space="preserve">hal-01268462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free transcriptome assembly in non-model animals from next generation sequencing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new versatile primer set targeting a short fragment of the mitochondrial COI region for metabarcoding metazoan diversity: application for characterizing coral reef fish gut contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher P. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne C. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cahais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Weinert</w:t>
+                <w:t xml:space="preserve">Natalia Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01267810v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing of the smallest apicomplexan genome from the human pathogen Babesia Microti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Reference-free transcriptome assembly in non-model animals from next generation sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cahais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tsagkogeorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Weinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gks700⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.834-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00818833v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An O(n.m) algorithm for calculating the closure of lca-type operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequencing of the smallest apicomplexan genome from the human pathogen Babesia Microti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cornillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hadj-Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Dassouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ars Combinatoria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (18), pp.9102-9114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gks700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797153v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life sciences.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+                <w:t xml:space="preserve">An O(n.m) algorithm for calculating the closure of lca-type operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ranwez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ars Combinatoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 104, pp.107-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00662993v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and robust characterization of time-heterogeneous sequence evolutionary processes using substitution mapping.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Boussau</w:t>
+                <w:t xml:space="preserve">User centered and ontology based information retrieval system for life sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohameth-François Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Crampes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033852⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 Suppl 1 (Suppl 1), pp.S4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-13-S1-S4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965722v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00662993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient selection of branch-specific models of sequence evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien y Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.31.11.38⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (7), pp.1861-1874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/mss059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797170v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient selection of branch-specific models of sequence evolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast and robust characterization of time-heterogeneous sequence evolutionary processes using substitution mapping.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien y Dutheil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+                <w:t xml:space="preserve">Bastien Boussau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (7), pp.1861-1874. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/mss059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965698v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building species trees from larger parts of phylogenomic databases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de sous-ontologies autonomes par fermeture des opérateurs hyponymie et hyperonymie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 209 (3), pp.590-605. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.11-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2010.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.31.11.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00825050v1</w:t>
+                <w:t xml:space="preserve">hal-00797170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigenic phylogeny and analysis of tree incongruences in Triticeae (Poaceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Building species trees from larger parts of phylogenomic databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Scornavacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-181⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 209 (3), pp.590-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2010.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499047v1</w:t>
+                <w:t xml:space="preserve">lirmm-00825050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models, algorithms, and programs for phylogeny reconciliation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multigenic phylogeny and analysis of tree incongruences in Triticeae (Poaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Sebastian Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guilhaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbr045⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (181), 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00825041v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACSE: Multiple Alignment of Coding SEquences Accounting for Frameshifts and Stop Codons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models, algorithms, and programs for phylogeny reconciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Doyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (9), </w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbr045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773250v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00825041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting GC-content dynamics across 33 mammalian genomes: Relationship with life-history traits and chromosome sizes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MACSE: Multiple Alignment of Coding SEquences Accounting for Frameshifts and Stop Codons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Galtier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (8), pp.1001 - 1009. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.104372.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0022594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327982v1</w:t>
+                <w:t xml:space="preserve">hal-01773250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super Triplets : a triplet-based supertree approach to phylogenomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting GC-content dynamics across 33 mammalian genomes: Relationship with life-history traits and chromosome sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Romiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J P Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (12), pp.i115-i123. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (8), pp.1001 - 1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.104372.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001017v1</w:t>
+                <w:t xml:space="preserve">hal-03327982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhyloExplorer: a web server to validate, explore and query phylogenetic trees</w:t>
+                <w:t xml:space="preserve">Super Triplets : a triplet-based supertree approach to phylogenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-108⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), pp.i115-i123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btq196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00396040v1</w:t>
+                <w:t xml:space="preserve">hal-04001017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-biased gene conversion promotes the fixation of deleterious amino acid changes in primates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhyloExplorer: a web server to validate, explore and query phylogenetic trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Pourali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-9-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428324v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00396040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhySIC IST : cleaning source trees to infer more informative supertrees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berry</w:t>
+                <w:t xml:space="preserve">GC-biased gene conversion promotes the fixation of deleterious amino acid changes in primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+                <w:t xml:space="preserve">S. Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25(1), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00324069v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrthoMaM: a database of orthologous genomic markers for placental mammal phylogenetics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhySIC IST : cleaning source trees to infer more informative supertrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Scornavacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-241⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (413), pp.1471-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-9-413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00315511v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
+                <w:t xml:space="preserve">OrthoMaM: a database of orthologous genomic markers for placental mammal phylogenetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ka Tilak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10635150701639754⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-7-241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194235v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00315511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple molecular evidences for a living mammalian fossil</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhySIC: A Veto Supertree Method with Desirable Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Criscuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0701289104⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (5), pp.798-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10635150701639754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00453695v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00194235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio++: a set of C++ libraries for sequence analysis, phylogenetics, molecular evolution and population genetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+                <w:t xml:space="preserve">Multiple molecular evidences for a living mammalian fossil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Kilpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-188⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (18), pp.7495-7499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0701289104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00323971v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00453695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Distance-Based Phylogenetic Methods by a Local Maximul Likelihood Approach Using Triplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio++: a set of C++ libraries for sequence analysis, phylogenetics, molecular evolution and population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Glémin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a004019⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268613v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00323971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartet-Based Phylogenetic Inference: Improvements and Limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Improvement of Distance-Based Phylogenetic Methods by a Local Maximul Likelihood Approach Using Triplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ranwez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (11), pp.1952-1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a004019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quartet-Based Phylogenetic Inference: Improvements and Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ranwez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (6), pp.1103-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordjournals.molbev.a003881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9056,51 +9134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824963v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535389v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Girodolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01210-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346283v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gottin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15456" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766945v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-073019-025927" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Matt&#233;o" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208838" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183454" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604150v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw816" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2904-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roure" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.283" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594194v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160043" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639025v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Besnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154609" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Nga Nguyen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00070" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fischer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-151" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabert-Ranwez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.173" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268462v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst116" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268031v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leray" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Y. Yang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Meyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C. Mills" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Agudelo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267810v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsagkogeorga" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballenghien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weinert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03148.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KRSW1X2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033852" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797170v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.11.38" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Dutheil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss059" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022594" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327982v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.104372.109" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq196" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428324v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;min" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315511v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-241" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-188" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268613v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000964v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003881" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824963v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ranwez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00843175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chantret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delsuc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1036-7_4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535389v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Chantret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797143v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ranwez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohameth-Fran&#231;ois Sy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Criscuolo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Douzery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lartillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Doyon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Scornavacca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Gorbunov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely J. Sz&#246;ll&#337;si" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recombcg.uottawa.ca/recombcg2010/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572446v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2026.102587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672643v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Br&#233;maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesa Von Hirschheydt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Viader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ardisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae039/7731525" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Girodolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roumet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01210-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266876v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Allio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad834" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratap Vydyam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Estrada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2386136" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03623354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Du" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2022.108560" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jullien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8555" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gottin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Summo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Droc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15456" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03335198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2021.102721" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03319825v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255929" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di&#233;vart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-arplant-073019-025927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139915v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dernat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02144799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dainat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Viader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav9188" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999235v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lachia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.3.13" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cambon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msy159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134202v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Matt&#233;o" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Holtz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;verine B&#233;rard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0208838" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183454" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604150v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw816" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154862v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Ban Chan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2017.08.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonnefoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas O. Rode" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2904-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M. de Vienne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baurain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.283" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160043" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Besnard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154609" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2016.08.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-015-0930-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fiorini," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0513-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268903v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-014-0851-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595105v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Hien To" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Jacox" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0803-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137561v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Nga Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Soulie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00070" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Sarah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-014-0179-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133634v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Romiguier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galtier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu132" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Batet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.06.039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63K9GM8L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129945v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufayard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-14-151" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shahzad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fizames" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marqu&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Martret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12396" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00812726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Muriel Arigon Chifolleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-8-12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268010v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss211" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hau Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073667" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chabert-Ranwez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2011.173" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818801v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Paprotny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720012500254" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-332" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921194v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fizames" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Martret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268462v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst116" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268031v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leray" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Y. Yang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Meyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne C. Mills" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Agudelo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cahais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tsagkogeorga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballenghien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Weinert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03148.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0KRSW1X2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818833v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cornillot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hadj-Kaddour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Dassouli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks700" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00662993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Regnault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Crampes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S1-S4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965698v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien y Dutheil" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss059" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Figuet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033852" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797170v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.11.38" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825050v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2010.11.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Sebastian Escobar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cenci" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilhaumon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-181" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00825041v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daubin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbr045" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01773250v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0022594" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327982v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.104372.109" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001017v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btq196" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00396040v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clairon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Pourali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberval" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-9-108" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galtier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gl&#233;min" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324069v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-413" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00315511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-7-241" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194235v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillemot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10635150701639754" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00453695v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Huchon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Jordan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Kilpatrick" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0701289104" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323971v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dutheil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-188" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a004019" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000964v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003881" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>