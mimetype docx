--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent RAQUIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6814-4199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178126632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a vector biologist interested in the transmission of mosquito-borne viruses, from the surveillance of arbovirus in the field to the estimation of outbreak potential.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche One Health et enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie annuelle des voeux de l'EIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIRAD, Jan 2025, Belley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche régionale face aux enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Une expérience de sciences participatives pour améliorer la cartographie du moustique-tigre dans la Métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Tyrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du département santé animale INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seignosse (40), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Midiivec : comment virologistes et modélisateurs collaborent pour décoder la dynamique d'infection virale intra-vecteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2024, Seignosse 'Les Tuquets', France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Science citoyenne & appui aux politiques publiques face au moustique-tigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches pour la surveillance entomologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe épidémiologie d'Arbo-France, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, anticiper et prévenir l’émergence virale : une approche One Health du terrain à la modélisation appliquée aux arbovirus transmis par les moustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices Civils de Lyon ; CHUM ; Métropole de Lyon ; Ville de Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association pour l'étude de l'épidémiologie des maladies animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'étude de l'épidémiologie des maladies animales, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the intra-vector arboviral dynamics challenges the exponential assumption used for the distribution of the extrinsic incubation period in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Infectious Disease Dynamics (Epidemics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Kozak de la p78 du Virus de la Fièvre de la Vallée du Rift promeut la dissémination virale chez le moustique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département santé animale de l'INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in diet concentration and bacterial inoculum size in larval habitats shapes the performance of the Asian tiger mosquito, Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-025-02067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major entomoparasite interferes with the chikungunya virus transmission by Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An‐nah Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.337-341. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (3), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms Associated with Mosquito Oviposition Sites: Implications for Habitat Selection and Insect Life Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1589. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor-SN Promotes Early Replication of Dengue Virus in the Aedes aegypti Midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.100870. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.100870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02562446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus replicates and accumulates in Aedes aegypti salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambrechts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual co-variation between viral RNA load and gene expression reveals novel host factors during early dengue virus infection of the Aedes aegypti midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gausson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (12), pp.e0006152. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Wolbachia from Aedes albopictus Blocks Chikungunya Virus Infection In Cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Saucereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence-Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0134069. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Wolbachia from Aedes albopictus Blocks Chikungunya Virus Infection In Cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Saucereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence-Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (7), pp.e0134069. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0134069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dengue group viruses by fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wannagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legras-Lachuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00758021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Native Wolbachia Symbionts Limit Transmission of Dengue Virus in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Arias-Goeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (12), pp.e1989. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01680937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequence of Wolbachia Strain wAlbB, an Endosymbiont of Tiger Mosquito Vector Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (7), pp.1840. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00036-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity of field-caught mosquitoes, Aedes albopictus and Aedes aegypti, from different geographic regions of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Harivelo Ravaomanarivo Raveloson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00724643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the representation of extrinsic incubation period: finding from modelling within-vector viral dynamics for major arboviruses: Dengue, Zika, and Chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Modelling in Animal Health conference (ModAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. 2024, 3. Modelling in Animal Health conference (ModAH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of autophagy during Wolbachia antiviral interference against chikungunya virus in mosquito cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardin Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell line to decipher Wolbachia-arbovirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-vector viral dynamics challenges how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti Vector Competence Assay for Rift Valley Fever Virus Using Artificial Blood Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rift Valley Fever Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2824, Springer US, pp.15-25, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la priorisation des lieux fréquentés par les cas importés d’arbovirose pour la réalisation des prospections entomologiques et des actions de lutte anti-vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique J. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Bella Failloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0103, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04509558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sang, de la sueur, des virus et des moustiques : L’entomologie médicale face à l’émergence des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éphéméride - Le magazine de l'EPHE - N°14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité innée et multi-infections chez le moustique (Diptera, Culicidae) : étude fonctionnelle des interactions Wolbachia-arbovirus-Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immunité innée. Lyon 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LYO10341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent RAQUIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6814-4199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178126632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a vector biologist interested in the transmission of mosquito-borne viruses, from the surveillance of arbovirus in the field to the estimation of outbreak potential.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in diet concentration and bacterial inoculum size in larval habitats shapes the performance of the Asian tiger mosquito, Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-025-02067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major entomoparasite interferes with the chikungunya virus transmission by Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An‐nah Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.337-341. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (3), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms Associated with Mosquito Oviposition Sites: Implications for Habitat Selection and Insect Life Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor-SN Promotes Early Replication of Dengue Virus in the Aedes aegypti Midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.100870. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.100870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02562446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual co-variation between viral RNA load and gene expression reveals novel host factors during early dengue virus infection of the Aedes aegypti midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gausson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (12), pp.e0006152. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus replicates and accumulates in Aedes aegypti salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambrechts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Wolbachia from Aedes albopictus Blocks Chikungunya Virus Infection In Cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Saucereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence-Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0134069. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dengue group viruses by fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wannagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legras-Lachuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00758021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Native Wolbachia Symbionts Limit Transmission of Dengue Virus in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Arias-Goeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (12), pp.e1989. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01680937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequence of Wolbachia Strain wAlbB, an Endosymbiont of Tiger Mosquito Vector Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (7), pp.1840. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00036-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity of field-caught mosquitoes, Aedes albopictus and Aedes aegypti, from different geographic regions of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Harivelo Ravaomanarivo Raveloson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00724643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche One Health et enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie annuelle des voeux de l'EIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIRAD, Jan 2025, Belley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche régionale face aux enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Midiivec : comment virologistes et modélisateurs collaborent pour décoder la dynamique d'infection virale intra-vecteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2024, Seignosse 'Les Tuquets', France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Une expérience de sciences participatives pour améliorer la cartographie du moustique-tigre dans la Métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Tyrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du département santé animale INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seignosse (40), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Science citoyenne & appui aux politiques publiques face au moustique-tigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches pour la surveillance entomologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe épidémiologie d'Arbo-France, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association pour l'étude de l'épidémiologie des maladies animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'étude de l'épidémiologie des maladies animales, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, anticiper et prévenir l’émergence virale : une approche One Health du terrain à la modélisation appliquée aux arbovirus transmis par les moustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices Civils de Lyon ; CHUM ; Métropole de Lyon ; Ville de Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the intra-vector arboviral dynamics challenges the exponential assumption used for the distribution of the extrinsic incubation period in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Infectious Disease Dynamics (Epidemics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Kozak de la p78 du Virus de la Fièvre de la Vallée du Rift promeut la dissémination virale chez le moustique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département santé animale de l'INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-vector viral dynamics challenges how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the representation of extrinsic incubation period: finding from modelling within-vector viral dynamics for major arboviruses: Dengue, Zika, and Chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Modelling in Animal Health conference (ModAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. 2024, 3. Modelling in Animal Health conference (ModAH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of autophagy during Wolbachia antiviral interference against chikungunya virus in mosquito cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardin Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell line to decipher Wolbachia-arbovirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti Vector Competence Assay for Rift Valley Fever Virus Using Artificial Blood Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rift Valley Fever Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2824, Springer US, pp.15-25, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la priorisation des lieux fréquentés par les cas importés d’arbovirose pour la réalisation des prospections entomologiques et des actions de lutte anti-vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique J. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Bella Failloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0103, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04509558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sang, de la sueur, des virus et des moustiques : L’entomologie médicale face à l’émergence des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éphéméride - Le magazine de l'EPHE - N°14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité innée et multi-infections chez le moustique (Diptera, Culicidae) : étude fonctionnelle des interactions Wolbachia-arbovirus-Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immunité innée. Lyon 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LYO10341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CD6D35C"/>
+    <w:nsid w:val="8854A748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-raquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6814-4199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178126632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viginier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Tyrant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benyamina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagoutte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845747v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02067-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#8208;nah Chanfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01976225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.04.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01953185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gausson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440771v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134069" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00758021v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras-Lachuer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01680937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Goeta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001989" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran-Van" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00036-12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Harivelo Ravaomanarivo Raveloson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01012.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02544283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Claire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967451v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10341" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-raquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6814-4199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178126632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02067-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#8208;nah Chanfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01953185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gausson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01976225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.04.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00758021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras-Lachuer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01680937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Goeta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001989" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran-Van" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00036-12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Harivelo Ravaomanarivo Raveloson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01012.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viginier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Tyrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benyamina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagoutte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02544283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Claire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10341" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>