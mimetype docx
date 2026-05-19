--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent RAQUIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6814-4199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178126632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a vector biologist interested in the transmission of mosquito-borne viruses, from the surveillance of arbovirus in the field to the estimation of outbreak potential.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in diet concentration and bacterial inoculum size in larval habitats shapes the performance of the Asian tiger mosquito, Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-025-02067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major entomoparasite interferes with the chikungunya virus transmission by Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An‐nah Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.337-341. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (3), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms Associated with Mosquito Oviposition Sites: Implications for Habitat Selection and Insect Life Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1589. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor-SN Promotes Early Replication of Dengue Virus in the Aedes aegypti Midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.100870. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.100870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02562446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual co-variation between viral RNA load and gene expression reveals novel host factors during early dengue virus infection of the Aedes aegypti midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gausson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (12), pp.e0006152. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus replicates and accumulates in Aedes aegypti salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambrechts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Wolbachia from Aedes albopictus Blocks Chikungunya Virus Infection In Cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Saucereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence-Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0134069. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dengue group viruses by fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wannagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legras-Lachuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00758021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Native Wolbachia Symbionts Limit Transmission of Dengue Virus in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Arias-Goeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (12), pp.e1989. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01680937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequence of Wolbachia Strain wAlbB, an Endosymbiont of Tiger Mosquito Vector Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (7), pp.1840. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00036-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity of field-caught mosquitoes, Aedes albopictus and Aedes aegypti, from different geographic regions of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Harivelo Ravaomanarivo Raveloson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00724643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche One Health et enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie annuelle des voeux de l'EIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIRAD, Jan 2025, Belley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche régionale face aux enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Midiivec : comment virologistes et modélisateurs collaborent pour décoder la dynamique d'infection virale intra-vecteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2024, Seignosse 'Les Tuquets', France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Une expérience de sciences participatives pour améliorer la cartographie du moustique-tigre dans la Métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Tyrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du département santé animale INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seignosse (40), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Science citoyenne & appui aux politiques publiques face au moustique-tigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches pour la surveillance entomologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe épidémiologie d'Arbo-France, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association pour l'étude de l'épidémiologie des maladies animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'étude de l'épidémiologie des maladies animales, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, anticiper et prévenir l’émergence virale : une approche One Health du terrain à la modélisation appliquée aux arbovirus transmis par les moustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices Civils de Lyon ; CHUM ; Métropole de Lyon ; Ville de Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the intra-vector arboviral dynamics challenges the exponential assumption used for the distribution of the extrinsic incubation period in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Infectious Disease Dynamics (Epidemics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Kozak de la p78 du Virus de la Fièvre de la Vallée du Rift promeut la dissémination virale chez le moustique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département santé animale de l'INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-vector viral dynamics challenges how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the representation of extrinsic incubation period: finding from modelling within-vector viral dynamics for major arboviruses: Dengue, Zika, and Chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Modelling in Animal Health conference (ModAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. 2024, 3. Modelling in Animal Health conference (ModAH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of autophagy during Wolbachia antiviral interference against chikungunya virus in mosquito cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardin Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell line to decipher Wolbachia-arbovirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti Vector Competence Assay for Rift Valley Fever Virus Using Artificial Blood Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rift Valley Fever Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2824, Springer US, pp.15-25, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la priorisation des lieux fréquentés par les cas importés d’arbovirose pour la réalisation des prospections entomologiques et des actions de lutte anti-vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique J. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Bella Failloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0103, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04509558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sang, de la sueur, des virus et des moustiques : L’entomologie médicale face à l’émergence des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éphéméride - Le magazine de l'EPHE - N°14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité innée et multi-infections chez le moustique (Diptera, Culicidae) : étude fonctionnelle des interactions Wolbachia-arbovirus-Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immunité innée. Lyon 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LYO10341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent RAQUIN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant Professor EPHE-PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6814-4199</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178126632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a vector biologist interested in the transmission of mosquito-borne viruses, from the surveillance of arbovirus in the field to the estimation of outbreak potential.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche régionale face aux enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche One Health et enjeux sociétaux liés aux moustiques : le réseau MASCARA 2022-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cérémonie annuelle des voeux de l'EIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIRAD, Jan 2025, Belley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose and time-dependent chikungunya virus intra-vector dynamics in French Aedes albopictus mosquitoes highlights weak vector barriers leading to an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de virologie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Midiivec : comment virologistes et modélisateurs collaborent pour décoder la dynamique d'infection virale intra-vecteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Herda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2024, Seignosse 'Les Tuquets', France. pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Une expérience de sciences participatives pour améliorer la cartographie du moustique-tigre dans la Métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Tyrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Benyamina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation scientifique du département santé animale INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Seignosse (40), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mous’Team : Science citoyenne & appui aux politiques publiques face au moustique-tigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles approches pour la surveillance entomologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe épidémiologie d'Arbo-France, Mar 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association pour l'étude de l'épidémiologie des maladies animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'étude de l'épidémiologie des maladies animales, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, anticiper et prévenir l’émergence virale : une approche One Health du terrain à la modélisation appliquée aux arbovirus transmis par les moustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hospices Civils de Lyon ; CHUM ; Métropole de Lyon ; Ville de Lyon, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the intra-vector arboviral dynamics challenges the exponential assumption used for the distribution of the extrinsic incubation period in mosquitoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Infectious Disease Dynamics (Epidemics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la dynamique d’infection virale intra-vecteur et prédire son impact sur le risque de propagation des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2022, Anglet, France. pp.O-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La séquence Kozak de la p78 du Virus de la Fièvre de la Vallée du Rift promeut la dissémination virale chez le moustique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Desloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département santé animale de l'INRAe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet (64), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and control of host-microbe symbiosis in arthropods: an RNAseq-based transcriptomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kremer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, St Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major entomoparasite interferes with the chikungunya virus transmission by Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An‐nah Chanfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (3), pp.337-341. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-vector infection dynamics challenge how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (8), pp.e1013393. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in diet concentration and bacterial inoculum size in larval habitats shapes the performance of the Asian tiger mosquito, Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Minard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-025-02067-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Klitting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Bonnefoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (36), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique d'infection virale intra-vecteur questionne une hypothèse courante en modélisation des maladies à transmission vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (3), pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikungunya intra-vector dynamics in Aedes albopictus from Lyon (France) upon exposure to a human viremia-like dose range reveals vector barrier’s permissiveness and supports local epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Maisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (e96), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.11.06.22281997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microorganisms Associated with Mosquito Oviposition Sites: Implications for Habitat Selection and Insect Life Histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1589. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor-SN Promotes Early Replication of Dengue Virus in the Aedes aegypti Midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.100870. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.100870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02562446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a PCR-RFLP assay to identify Drosophila melanogaster among field-collected larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (20), pp.10067 - 10074. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual co-variation between viral RNA load and gene expression reveals novel host factors during early dengue virus infection of the Aedes aegypti midgut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hélène Merkling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gausson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Frangeul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (12), pp.e0006152. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01953185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue virus replicates and accumulates in Aedes aegypti salivary glands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lambrechts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 507, pp.75-81. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01976225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Wolbachia from Aedes albopictus Blocks Chikungunya Virus Infection In Cellulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Saucereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence-Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.e0134069. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0125066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of dengue group viruses by fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wannagat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legras-Lachuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.243. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-3305-5-243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00758021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Genome Sequence of Wolbachia Strain wAlbB, an Endosymbiont of Tiger Mosquito Vector Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Wisniewski-Dyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (7), pp.1840. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00036-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00723025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Native Wolbachia Symbionts Limit Transmission of Dengue Virus in Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Arias-Goeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (12), pp.e1989. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0001989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01680937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial diversity of field-caught mosquitoes, Aedes albopictus and Aedes aegypti, from different geographic regions of Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Zouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Harivelo Ravaomanarivo Raveloson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.377-389. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00724643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosquito infection dynamics by Rift Valley Fever Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Baudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Confort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European SOVE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montpellier, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the representation of extrinsic incubation period: finding from modelling within-vector viral dynamics for major arboviruses: Dengue, Zika, and Chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Modelling in Animal Health conference (ModAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Nantes, France. 2024, 3. Modelling in Animal Health conference (ModAH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of autophagy during Wolbachia antiviral interference against chikungunya virus in mosquito cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardin Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hélène Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tran Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new cell line to decipher Wolbachia-arbovirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international Wolbachia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-vector viral dynamics challenges how to model the extrinsic incubation period for major arboviruses: dengue, Zika, and chikungunya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of chikungunya virus intra-vector infection dynamics in a French Aedes albopictus population reveals an explosive epidemic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Cappuccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valiente Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedes aegypti Vector Competence Assay for Rift Valley Fever Virus Using Artificial Blood Meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Viginier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rift Valley Fever Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2824, Springer US, pp.15-25, 2024, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3926-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la priorisation des lieux fréquentés par les cas importés d’arbovirose pour la réalisation des prospections entomologiques et des actions de lutte anti-vectorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique J. Bicout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Bella Failloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0103, Anses. 2024, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04509558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sang, de la sueur, des virus et des moustiques : L’entomologie médicale face à l’émergence des arbovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ratinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éphéméride - Le magazine de l'EPHE - N°14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p73-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunité innée et multi-infections chez le moustique (Diptera, Culicidae) : étude fonctionnelle des interactions Wolbachia-arbovirus-Aedes albopictus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immunité innée. Lyon 1, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LYO10341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8854A748"/>
+    <w:nsid w:val="BE129366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-raquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6814-4199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178126632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02067-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#8208;nah Chanfi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70021" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562446v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01953185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gausson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006152" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01976225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.04.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00758021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras-Lachuer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01680937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Goeta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001989" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran-Van" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00036-12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Harivelo Ravaomanarivo Raveloson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01012.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942092v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viginier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Tyrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benyamina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagoutte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569493v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02544283v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Claire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569508v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10341" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-raquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6814-4199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178126632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942092v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Loisel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Baudon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Natale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Viginier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Tyrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Benyamina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lagoutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569493v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ratinier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04554006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Arnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mon&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kremer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#8208;nah Chanfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.70021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05234877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013393" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246351v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02067-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.11.06.22281997" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03324852v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081589" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02562446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H&#233;l&#232;ne Merkling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.100870" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01916829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vallat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4453" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01953185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gausson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01976225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.04.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Saucereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125066" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00758021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wannagat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legras-Lachuer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran-Van" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00036-12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01680937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Goeta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00724643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Harivelo Ravaomanarivo Raveloson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01012.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Confort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Arnaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02544283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Claire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tran Van" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569508v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683473v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967451v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3926-9_2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04509558v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique J. Bicout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Ludwig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-04833718v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04569378v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10341" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>