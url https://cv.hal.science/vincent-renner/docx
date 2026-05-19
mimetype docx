--- v0 (2026-03-19)
+++ v1 (2026-05-19)
@@ -133,1414 +133,1427 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Berlin: Language Science Press. </w:t>
+              <w:t xml:space="preserve">Enrique Palancar; Sebastian Fedden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voids in Morphology: Exploring "Uninflectedness"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language Science Press. EOTMS series</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Empirically Oriented Theoretical Morphology and Syntax</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a competition-based word-formation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Bagasheva; Akiko Nagano; Vincent Renner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competition in Word-Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.1-31, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/la.284.01nag⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Lalić-Krstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadežda Silaški</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constant Leung; Jo Lewkowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.95-106, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003221265-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Ackema; Sabrina Bendjaballah; Eulàlia Bonet; Antonio Fábregas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell Companion to Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.251-270, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport du concept de tête à l'étude des amalgames lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphophonologie, lexicologie et langue de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivational networks in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lívia Körtvélyessy; Alexandra Bagasheva; Pavol Štekauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Derivational Networks Across Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.229-238, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110686630-023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On schematic constructional copying: The case of French &amp;quot;X slash Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amei Koll-Stobbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informalization and Hybridization of Speech Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.59-66, 2019, 9783631659670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Écrivaine slash punk slash féministe slash pornographe slash cinéaste » : de l'émergence d'un nouveau patron de construction lexicale en français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In M. Sánchez Ibáñez; N. Maroto; J. Torres del Rey; G. De Sterck; D. Linder; J. García Palacios (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La renovación léxica en las lenguas románicas: proyectos y perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Murcie : Ediciones de la Universidad de Murcia, pp.463-469, 2017, 978-84-16551-75-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-canonical proverbial occurrences and wordplay: A corpus investigation and an enquiry into readers’ perception of humour and cleverness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In A. Zirker; E. Winter-Froemel (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wordplay and Metalinguistic/Metadiscursive Reflection: Authors, Contexts, Techniques, and Meta-Reflection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berlin : De Gruyter, pp.135-159, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110406719-007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexical blending as wordplay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In A. Zirker; E. Winter-Froemel (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wordplay and Metalinguistic/Metadiscursive Reflection: Authors, Contexts, Techniques, and Meta-Reflection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berlin : De Gruyter, pp.119-133, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110406719-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False Anglicization in the Romance languages: A contrastive analysis of French, Spanish and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In C. Furiassi; H. Gottlieb (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pseudo-English: Studies on False Anglicisms in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berlin : De Gruyter, pp.147-157, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781614514688.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: A bird's-eye view of lexical blending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Renner ; François Maniez ; Pierre Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Disciplinary Perspectives on Lexical Blending</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter Mouton, pp.1-9, 2012, Trends in Linguistics - Studies and Monographs, 978-3-11-028923-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'usage et le traitement lexicographique des emprunts à l'anglais et des officialismes dans la langue française du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierluigi Ligas; Paolo Frassi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexiques, Identités, Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QuiEdit, pp.243-253, 2012, 978-88-6464-159-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du rôle morpho-sémantique de -cum- en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In G. Girard-Gillet (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’envers du décor. Études de linguistique anglaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avignon : Publications des Éditions Universitaires d'Avignon, pp.44-53, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination formelle et subordination sémantique dans le lexique : l’exemple de l’hendiadys en anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In D. Banks (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coordination et la subordination dans le texte de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : L’Harmattan, pp.77-84, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de typologie sémantique des composés coordinatifs anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In A. Rousseau; L. Begioni; N. Quayle; D. Roulland (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coordination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes : Presses Universitaires de Rennes, pp.343-351, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la relation entre répétition et intensification à travers l'étude de quelques composés de l'anglais et du khmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du Cerlico 18 : Intensité, comparaison, degré - 2 -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.137-143, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1550,464 +1563,464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition in Word-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
+                <w:t xml:space="preserve">Akiko Nagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Benjamins Publishing Company, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/la.284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néologie des langues romanes : nouvelles approches, dynamiques et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Belén Villar Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos de Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Makri-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b18518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neologica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Makri-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Makri-Morel</w:t>
+                <w:t xml:space="preserve">Pascaline Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14, 2020, 978-2-406-10570-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10571-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La néologie en langue de spécialité: détection, implantation et circulation des nouveaux termes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Dury</w:t>
+                <w:t xml:space="preserve">José Carlos de Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Carlos de Hoyos</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Makri-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Makri-Morel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2017,100 +2030,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Borrowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/obo/9780199772810-0302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2120,51 +2133,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">j'ai screenshot, j'ai report, j'ai bloqué&amp;quot; : étude de la non-flexion des anglicismes verbaux en français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2180,340 +2193,340 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congresso Internazionale di neologia in lingue romanze (CINEO).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan zone, webradio, infobulle : les noms composés ont-ils perdu la tête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque OPALE « Les anglicismes : des emprunts à intérêt variable ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Office québécois de la langue française, Oct 2016, Québec, Canada. pp.321-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting stress assignment in lexical blends: the case of English and Serbian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordana Lalić-Krstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELLSIIR International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Belgrade, Serbia. pp.Pages 265-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur les quasi-lexèmes de type e- et -holic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicographie et terminologie : histoire de mots. Colloque en l'honneur d'Henri Béjoint.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Lyon, France. pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser les désaccords : pour une approche prototypiste du concept d'amalgame lexical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le désaccord. Journée d'étude du Cercle des Linguistes Anglicistes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Nancy, France. pp.137-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00512302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2523,582 +2536,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Adjective Category in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hugou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lexis.2590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on structural borrowing in word-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on French-Bulgarian contrastive approaches to the Anglicization of general communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sŭpostavitelno Ezikoznanie / Contrastive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (3), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on new territories in word-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 (2), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on theoretical and empirical advances in word-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pruñonosa Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderns de filologia. Estudis literaris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on contrastive word-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Lefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poznan Studies in Contemporary Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47 (4), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3108,1122 +3121,1122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecosystem view of English word-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mental Lexicon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.4-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ml.00011.ren⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New lexical blends in The Simpsons: a formal analysis of English nonce formations and their French translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Renwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexis. Journal in English Lexicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lexis.3829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French and English lexical blends in contrast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages in Contrast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.27-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lic.16020.ren⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural borrowing in word-formation: An exploratory overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKASE Journal of Theoretical Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (2), pp.2-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">False Anglicisms in French and Bulgarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sŭpostavitelno Ezikoznanie / Contrastive Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.77-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama rétro-prospectif des études amalgamatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neologica : revue internationale de la néologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: New territories in word-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bagasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Linguistics / Rivista di linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (2), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English and French [NN]N lexical units: A categorial, morphological and semantic comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (1), pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English and French [NN]N lexical units: A categorial, morphological and semantic comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Word Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of Element Ordering in English Coordinate Lexical Items</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 95 (4), pp.441 - 458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01097876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English cum, a borrowed coordinator turned complex-compound marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (1), pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de traduction des antillanismes lexicaux dans &amp;quot; School Days &amp;quot; (&amp;quot; Chemin-d'école &amp;quot;, Patrick Chamoiseau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25, pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinate compounding in English and Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poznań Studies in Contemporary Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (4), pp.873-883. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/psicl-2011-0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the semantics of English coordinate compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (5), pp.606-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4233,114 +4246,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les composés coordinatifs en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Renner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Lumière - Lyon II, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00565046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4487,51 +4500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nagano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bagasheva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.284.01nag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Lali&#263;-Krstin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nade&#382;da Sila&#353;ki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003221265-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03482389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686630-023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. L. Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110406719-007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922320v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110406719-006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922344v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614514688.147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922422v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798538v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.284" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Makri-Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18518" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03999740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199772810-0302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512302v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03812714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2590" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922018v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pru&#241;onosa Tom&#225;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Lefer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798547v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.00011.ren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02417336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3829" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02346114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lic.16020.ren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01988788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966585v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712664v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/psicl-2011-0041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512305v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Renwick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langsci-press.org/catalog/series/eotms" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Nagano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bagasheva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.284.01nag" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordana Lali&#263;-Krstin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nade&#382;da Sila&#353;ki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003221265-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03482389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798712v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110686630-023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922337v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. L. Arnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110406719-007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922320v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110406719-006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781614514688.147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922422v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922414v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798538v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/la.284" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos de Hoyos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Dury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Makri-Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10571-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03999740v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199772810-0302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927861v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512303v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512302v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03812714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hugou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.2590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922322v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922471v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pru&#241;onosa Tom&#225;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01922500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Lefer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04798547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ml.00011.ren" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02417336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lexis.3829" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02346114v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lic.16020.ren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01988788v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712664v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/psicl-2011-0041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>