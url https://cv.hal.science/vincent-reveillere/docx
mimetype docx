--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -100,2399 +100,2399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit des citoyens mobiles de devenir membre d’un parti politique : trouble dans le statut politique</w:t>
+                <w:t xml:space="preserve">La lettre, l'esprit et les policy arguments : controverses sur l'interprétation au Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2024 (3), pp.1219-1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053689v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance d’un changement de genre : trouble dans le statut personnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.515-519</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.506-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La citoyenneté de l’intégration, l’intégration par la citoyenneté : trouble dans les statuts</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de la vente de la citoyenneté de l’Union : trouble dans la nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.505-506</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.519-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le refus de la vente de la citoyenneté de l’Union : trouble dans la nationalité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des citoyens mobiles de devenir membre d’un parti politique : trouble dans le statut politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.519-529</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.515-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance d’un changement de genre : trouble dans le statut personnel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté de l’intégration, l’intégration par la citoyenneté : trouble dans les statuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.506-514</w:t>
+              <w:t xml:space="preserve">, 2025, 3, pp.505-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La lettre, l'esprit et les policy arguments : controverses sur l'interprétation au Conseil constitutionnel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un moment réflexif pour les études européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2024 (3), pp.1219-1255</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 3, pp.1261-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4316584&gt;⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Un moment réflexif pour les études européennes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574936v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les papiers du citoyen : instruments de la libre circulation et technologie de contrôle étatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838237v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité des restrictions aux droits du citoyen pour des raisons d'ordre, de sécurité ou de santé publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté, contrôle de proportionnalité et examen individuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche narrative de l’intégration : les récits judiciaires de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114-115, pp.379-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.050.0082.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effectivité de l'examen individuel des conséquences de la perte de la citoyenneté de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection statutaire du citoyen : pouvoir séjourner effectivement sur le territoire de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Emilia Korkea-Aho et Päivi Leino-Sandberg (dir.), Law, Legal Expertise and EU Policy-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Citoyenneté de l'Union européenne - La protection contre l'extradition aux fins de l'exécution d'une peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irrévocabilité de la perte collective du statut de citoyen de l'Union par les citoyens britanniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté de l'Union, nationalité et souveraineté des États membres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du droit comme terrain de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.1261-1270. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, La formation des juristes, 2021-3 (35), pp.1593-1603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les papiers du citoyen : instruments de la libre circulation et technologie de contrôle étatique</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de révolution juridique en théorie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition du statut de citoyen de l'Union et vente de la nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.464</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La proportionnalité des restrictions aux droits du citoyen pour des raisons d'ordre, de sécurité ou de santé publics</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur les savoirs juridiques : controverses juridiques et traductions conceptuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Citoyenneté de l'UE – Perte du statut de citoyen de l'Union et refus de naturaliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.470</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Citoyenneté, contrôle de proportionnalité et examen individuel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte du statut de citoyen de l'Union et retrait de l'État de nationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.453</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">L'effectivité de l'examen individuel des conséquences de la perte de la citoyenneté de l'Union</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte de la jouissance de l'essentiel des droits conférés par le statut de citoyen de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.455</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La protection statutaire du citoyen : pouvoir séjourner effectivement sur le territoire de l'Union</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éloignement des fauteurs de troubles : le retrait du droit de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.553</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...102 lines deleted...]
-                <w:t xml:space="preserve">Chronique Citoyenneté de l'Union européenne - La protection contre l'extradition aux fins de l'exécution d'une peine</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03369320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Citoyenneté de l'UE - L'éloignement du droit de circuler : la citoyenneté en temps de crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.564</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'irrévocabilité de la perte collective du statut de citoyen de l'Union par les citoyens britanniques</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03369317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éloignement des pauvres : la conditionnalité du droit de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 03, pp.551</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Acquisition du statut de citoyen de l'Union et vente de la nationalité</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03369318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre au sérieux les pratiques des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La méthodologie de la recherche juridique pensée par ses acteurs, 2020-3 (34), pp.1675-1690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Sabine Saurugger et Fabien Terpan, The Court of Justice of the European Union and the Politics of Law,Red Globe Press, coll “The European Union Series”, 2017, 272 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection statutaire du citoyen : demeurer sur le territoire de l'Union (dans son État de nationalité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.581</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Chronique Citoyenneté de l'UE – Perte du statut de citoyen de l'Union et refus de naturaliser</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séjourner sur le territoire de l'Union (dans un autre État membre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.570</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perte du statut de citoyen de l'Union et retrait de l'État de nationalité</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrave à la sortie par les obstacles mis au retour pour les membres de la famille élargie du citoyen européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.958</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02517913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection contre l'extradition du quasi-citoyen : être jugé sur le territoire européen (dans son État de nationalité)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 03, pp.576</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">L'enseignement du droit comme terrain de recherche</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02969707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle de proportionnalité et raisonnement par cas à la Cour de Justice de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La formation des juristes, 2021-3 (35), pp.1593-1603</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Citoyenneté de l'Union, nationalité et souveraineté des États membres</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrave à la sortie par les obstacles mis au retour pour les membres de la famille élargie du citoyen européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, pp.569</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...693 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425151v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02310586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État de droit : le concept au travail en droit de l’Union européenne</w:t>
               </w:r>
@@ -3368,165 +3368,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inquiring into Conceptual Practices: Legal Controversy at the Court of Justice of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Researshing EU Law : New Approaches and Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.133-157, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation de Annelise Riles, Pour une anthropologie des savoirs juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une anthropologie des savoirs juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529653v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04529613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article 17 – Dérogations pour les travailleurs ayant cessé leur activité dans l’État membre d’accueil et les membres de leur famille</w:t>
               </w:r>
@@ -4030,151 +4030,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inquiring into the Technicalities of EU Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Controversies over Methods in EU Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529775v3</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04529770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4734,51 +4734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053689v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574936v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4316584&gt;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838237v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0082." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310586v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529775v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Joanna Neuvonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tenreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Riles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053689v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574936v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4316584&gt;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838237v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0082." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529775v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Joanna Neuvonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tenreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Riles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>