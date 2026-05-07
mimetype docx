--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -100,1912 +100,1912 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit des citoyens mobiles de devenir membre d’un parti politique : trouble dans le statut politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.515-519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citoyenneté de l’intégration, l’intégration par la citoyenneté : trouble dans les statuts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.505-506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de la vente de la citoyenneté de l’Union : trouble dans la nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.519-529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance d’un changement de genre : trouble dans le statut personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.506-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La lettre, l'esprit et les policy arguments : controverses sur l'interprétation au Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2024 (3), pp.1219-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance d’un changement de genre : trouble dans le statut personnel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un moment réflexif pour les études européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.1261-1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4316584&gt;⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574936v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les papiers du citoyen : instruments de la libre circulation et technologie de contrôle étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.506-514</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le refus de la vente de la citoyenneté de l’Union : trouble dans la nationalité</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838237v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité des restrictions aux droits du citoyen pour des raisons d'ordre, de sécurité ou de santé publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.519-529</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit des citoyens mobiles de devenir membre d’un parti politique : trouble dans le statut politique</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté, contrôle de proportionnalité et examen individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.515-519</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La citoyenneté de l’intégration, l’intégration par la citoyenneté : trouble dans les statuts</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche narrative de l’intégration : les récits judiciaires de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114-115, pp.379-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeu.050.0082.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'effectivité de l'examen individuel des conséquences de la perte de la citoyenneté de l'Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3, pp.505-506</w:t>
+              <w:t xml:space="preserve">, 2024, 03, pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un moment réflexif pour les études européennes</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04838236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection statutaire du citoyen : pouvoir séjourner effectivement sur le territoire de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.553</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Emilia Korkea-Aho et Päivi Leino-Sandberg (dir.), Law, Legal Expertise and EU Policy-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Citoyenneté de l'Union européenne - La protection contre l'extradition aux fins de l'exécution d'une peine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'irrévocabilité de la perte collective du statut de citoyen de l'Union par les citoyens britanniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 03, pp.551</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04376345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition du statut de citoyen de l'Union et vente de la nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de révolution juridique en théorie du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Portalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.15-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur les savoirs juridiques : controverses juridiques et traductions conceptuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Citoyenneté de l'UE – Perte du statut de citoyen de l'Union et refus de naturaliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte du statut de citoyen de l'Union et retrait de l'État de nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.576</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perte de la jouissance de l'essentiel des droits conférés par le statut de citoyen de l'Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du droit comme terrain de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.1261-1270. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, La formation des juristes, 2021-3 (35), pp.1593-1603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les papiers du citoyen : instruments de la libre circulation et technologie de contrôle étatique</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté de l'Union, nationalité et souveraineté des États membres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.464</w:t>
+              <w:t xml:space="preserve">, 2022, 03, pp.569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La proportionnalité des restrictions aux droits du citoyen pour des raisons d'ordre, de sécurité ou de santé publics</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03798745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éloignement des pauvres : la conditionnalité du droit de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.470</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Citoyenneté, contrôle de proportionnalité et examen individuel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03369318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre au sérieux les pratiques des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Méthodologie Juridique [Numéros spéciaux de la RRJ - Revue de la Recherche Juridique - Droit prospectif]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La méthodologie de la recherche juridique pensée par ses acteurs, 2020-3 (34), pp.1675-1690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Citoyenneté de l'UE - L'éloignement du droit de circuler : la citoyenneté en temps de crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.453</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">L'effectivité de l'examen individuel des conséquences de la perte de la citoyenneté de l'Union</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03369317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éloignement des fauteurs de troubles : le retrait du droit de séjour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.455</w:t>
+              <w:t xml:space="preserve">, 2021, 03, pp.733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...900 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03369320v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03880448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Sabine Saurugger et Fabien Terpan, The Court of Justice of the European Union and the Politics of Law,Red Globe Press, coll “The European Union Series”, 2017, 272 p.</w:t>
               </w:r>
@@ -3579,246 +3579,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article 35 – Abus de droit</w:t>
+                <w:t xml:space="preserve">La langue des libertés de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Sylvestre Bergé; Giulio Cesare Giorgini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article 18 – Acquisition du droit de séjour permanent des membres de la famille n’ayant pas la nationalité d’un État membre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Iliopoulou-Penot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directive 2004/38 relative au droit de séjour des citoyens de l'Union européenne et des membres de leur famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03034459v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Article 18 – Acquisition du droit de séjour permanent des membres de la famille n’ayant pas la nationalité d’un État membre</w:t>
+                <w:t xml:space="preserve">Article 35 – Abus de droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Iliopoulou-Penot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directive 2004/38 relative au droit de séjour des citoyens de l'Union européenne et des membres de leur famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034046v1</w:t>
+                <w:t xml:space="preserve">hal-03034043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conjonction des libertés de circulation et des droits fondamentaux</w:t>
               </w:r>
@@ -4030,151 +4030,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Controversies over Methods in EU Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réveillère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529775v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inquiring into the Technicalities of EU Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réveillère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529770v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04529775v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4734,51 +4734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053689v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508964v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574936v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4316584&gt;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838237v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0082." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529587v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529682v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798746v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880448v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529775v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Joanna Neuvonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tenreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Riles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508950v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053689v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574936v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4316584&gt;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838237v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.050.0082." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376345v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529682v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03880448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03369320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969708v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02969707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065400v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Putman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053707v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529613v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529775v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529770v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ivi Joanna Neuvonen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tenreira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Riles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gkegka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310576v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>