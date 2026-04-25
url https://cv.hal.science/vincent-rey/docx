--- v1 (2026-03-29)
+++ v2 (2026-04-25)
@@ -5301,269 +5301,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Petitjean</w:t>
+                <w:t xml:space="preserve">Propagation de la houle à travers un milieu poreux : effets 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357778v1</w:t>
+                <w:t xml:space="preserve">hal-01877072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de la houle à travers un milieu poreux : effets 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Arnaud</w:t>
+                <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877072v1</w:t>
+                <w:t xml:space="preserve">hal-01357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a constant vorticity on the Bragg resonance phenomenon</w:t>
               </w:r>
@@ -6273,247 +6273,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WAVE PROPAGATION OVER A STEEP BATHYMETRIC SLOPE: INFLUENCE OF THE BED POROSITY ON THE WAVE PHASE MATCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David de Drezigué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831573v1</w:t>
+                <w:t xml:space="preserve">hal-00831576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAVE PROPAGATION OVER A STEEP BATHYMETRIC SLOPE: INFLUENCE OF THE BED POROSITY ON THE WAVE PHASE MATCHING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Meulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jying Li Liou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831576v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la houle à contre-courant : Etude de l'impact de cisaillements horizontaux et verticaux du courant moyen sur la focalisation géométrique de la houle.</w:t>
               </w:r>
@@ -8398,51 +8398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Belibassakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Heinrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laffitte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belibassakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jamain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7010009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2894063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.12.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Belibassakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Charland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894740" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4GKNBCKV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2011.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPKL1H3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. C. Herbers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. O'Reilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426594v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meul&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.019-F" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2005)131:6(311)" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Belibassakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Heinrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laffitte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belibassakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jamain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7010009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2894063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.12.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Belibassakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Charland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894740" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4GKNBCKV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2011.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPKL1H3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. C. Herbers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. O'Reilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426594v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meul&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.019-F" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2005)131:6(311)" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>