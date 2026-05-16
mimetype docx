--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -868,511 +868,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets of solid and liquid discharges of an urban Mediterranean river and its karst springs (Las River, SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of long-term observation of water level and temperature along the shore for a better understanding of the dynamics: example of Toulon area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Ducros</w:t>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duffa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Giner</w:t>
+                <w:t xml:space="preserve">Tathy Missamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106022⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (7), pp.913-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-020-01363-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936388v1</w:t>
+                <w:t xml:space="preserve">hal-03014626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Sous</w:t>
+                <w:t xml:space="preserve">Datasets of solid and liquid discharges of an urban Mediterranean river and its karst springs (Las River, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tissier</w:t>
+                <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+                <w:t xml:space="preserve">Céline Duffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dodet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.106022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02899297v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of long-term observation of water level and temperature along the shore for a better understanding of the dynamics: example of Toulon area, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Wave Events on Barrier Reefs: A Driver for Critical Regime?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (7), pp.913-933. </w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.654-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-020-01363-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI95-127.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03014626v1</w:t>
+                <w:t xml:space="preserve">hal-02899297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst and urban flood-induced solid discharges in Mediterranean coastal rivers: The case study of Las River (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -1657,51 +1657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave transformation over a barrier reef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,51 +2038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-sedimentary model as a post-accidental management tool: Application to radionuclide marine dispersion in the Bay of Toulon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,100 +2591,112 @@
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.229-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of swash groundwater circulation in the microtidal rousty beach, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,236 +2718,236 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.144-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended mild-slope equation for surface waves interacting with a vertically sheared current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Charland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Belibassakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.77-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dispersion equation for linear waves traveling through or over dense arrays of vertical cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,92 +2969,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.148-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a submerged plate on the near-bed dynamics underincoming waves in deep water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3061,92 +3085,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.67-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary and oscillatory flows through porous media: effects of the specific surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3155,1535 +3191,1535 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/revue-paralia.2014.s04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-current interaction in the presence of a three-dimensional bathymetry: Deep water wave focusing in opposing current conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Charland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (9), pp.096601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4894740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swash-groundwater dynamics in a sandy beach laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.122-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2013.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events : the KUNSHEN experiment (Wan-tzu-liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.034-M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom pressure distribution due to wave scattering near a submerged obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 702, pp.444-459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2012.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring temps reel haute resolution d'un littoral: MAGOBS (Villeneuve-les-Maguelone, Golfe du Lion, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Guerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Azerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, XII emes Journées Nationales Génie Cotier - Génie (Cherbourg, 12-14 juin 2012), pp.595-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.064-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces and moment on a horizontal plate due to regular and irregular waves in the presence of current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groundwater pressure dynamics in a laboratory swash zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SI 64, pp.2074-2078</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00743609v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater pressure dynamics in a laboratory swash zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forces and moment on a horizontal plate due to regular and irregular waves in the presence of current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2011.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648463v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Phase-Flow Unstructured Grid Solver: Application to Tsunami Wave Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune Nar Sambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (3), pp.186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of surface gravity waves over a submarine canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Belibassakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas H. C. Herbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William C. O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112, pp.C01002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005JC003035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ondes infragravitaires et leur rôle éventuel dans la formation de croissants de plage : cas de la plage de Sète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Adloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Meulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXèmes Journées, Brest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.187--194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2006.019-F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave transformation on a microtidal barred beach (Sète,France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 58 (1–2), pp.19--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographical scattering of waves: a spectral approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas H. C. Herbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 131, pp.311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-950X(2005)131:6(311)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4693,176 +4729,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophile Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de brise-lames détachés poreux émergeants sur l'énergie de la houle à la côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4894,92 +4930,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2348986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of Bragg resonance of water waves over sinusoidal bed in the presence of sheared current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5021,225 +5057,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.2018 - 12567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE TRANSFORMATION OVER THE OUANO REEF BARRIER, NEW CALEDONIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fluxes within sandy beaches: swash-driven flow vs cross-barrier gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,73 +5307,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsingor, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la houle à travers un milieu poreux : effets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5369,132 +5405,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2016.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation souterraine sous la zone de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,113 +5549,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a constant vorticity on the Bragg resonance phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laffitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas Belibassakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,87 +5670,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vienne, Austria. pp.2016 - 8228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of nearshore currents driven by changes in meteo-marine forcings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5722,110 +5758,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory flows through porous media: influence of the specific surface on the wave behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5847,214 +5883,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twenty-fifth International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, kone, hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bed dynamics in a microtidal swash zone under small wave conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathy Missamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulements stationnaires ou oscillants à travers un milieu poreux: effets de la surface spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6063,267 +6099,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème journées nationales génie civil génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. p 21-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.00⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01012492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field study of cross-reef dynamics above the Ouano coral barrier, New Caledonia, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Aucan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE PROPAGATION OVER A STEEP BATHYMETRIC SLOPE: INFLUENCE OF THE BED POROSITY ON THE WAVE PHASE MATCHING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drezigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,212 +6374,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAVE SETUP AND WATERTABLE OVERHEIGHT IN THE CIGU SAND BARRIER (TAIWAN) DURING THE TALIM TROPICAL STORM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation de la houle à contre-courant : Etude de l'impact de cisaillements horizontaux et verticaux du courant moyen sur la focalisation géométrique de la houle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Charland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,1328 +6594,1328 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Châtou, France. pp.Session 8, Acte 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline and upper beach dynamics under extreme events: the KUNSHEN experiment (Wan Tzu Liao barrier, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Campmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jying Li Liou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">génie civil &amp; génie côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cross-reef fluxes on the Ouano lagoon circulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Coral reef symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Australia. pp.ICRS2012_4A_1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reponse de la nappe d'eau sous forçage infragravitaire sur la plage du Truc Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drezigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface gravity waves in the presence of an unsteady uniform current: application to tsunami warning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vienna, Australia. pp.EGU2009-9178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des ondes en zone de surf et de swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David de Drézigué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nonlinear short gravity waves in the presence of an unsteady uniform current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union Genaral Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.08971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques et expérimentales d'un soliton se propageant sur une plage inclinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Déborah Devrard</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Drevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Nationales du Génie Civil – Génie Côtier (2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamique de la plage de Sète sous l'incidence d'une houle de tempête: expérimentation et modélisation</w:t>
+                <w:t xml:space="preserve">Déformation de la houle pendant une période de tempête sur une plage sableuse à barres: Expérimentation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e congrés de l'Association des Sédimentologistes Français à Bordeaux</w:t>
+              <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426598v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation de la houle pendant une période de tempête sur une plage sableuse à barres: Expérimentation et modélisation</w:t>
+                <w:t xml:space="preserve">Morphodynamique de la plage de Sète sous l'incidence d'une houle de tempête: expérimentation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Meulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ième colloque de l'Union des Océanographes de France, le 8-10 Septembre à Marseille</w:t>
+              <w:t xml:space="preserve">9e congrés de l'Association des Sédimentologistes Français à Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426599v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface tracking during surface wave breaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraunié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Biausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGS European Geophysical Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Nice, France. pp.03998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique et expérimentale du deferlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PATOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7889,51 +7925,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport sédimentaire et morphodynamique en zone littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7953,73 +7989,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.Ch. 10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transport and morphodynamics in nearshore areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8039,51 +8075,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bonelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion of Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.Ch. 10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8093,165 +8129,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éruption du volcan Hunga Tonga -Hunga Ha'apai le 15 janvier 2022 : un ébranlement du système Terre à l'échelle planétaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantino Listowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Astafyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Thématique Atmosphère d'ALLENVI. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8398,51 +8434,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Belibassakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Heinrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laffitte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belibassakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936388v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jamain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7010009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2894063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.12.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Belibassakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Charland" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.06.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894740" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743580v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.193" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4GKNBCKV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2011.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPKL1H3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089326v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. C. Herbers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. O'Reilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426594v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meul&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.019-F" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2005)131:6(311)" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808163v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808235v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuevas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touboul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2024.104386" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Belibassakis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13071286" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474958v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Heinrich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paugam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Luna-Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chauvelon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070701" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laffitte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belibassakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.102549" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230566v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2021.107406" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathy Missamou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-020-01363-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ducros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duffa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Giner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tissier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouchette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dodet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-127.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891603v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Jamain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120960" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007082v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laffitte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7010009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.07.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minghelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2894063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2529807019500015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731116v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2017.12.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2018.03.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877050v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Belibassakis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2018.03.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.06.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2017.04.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58S6W5NS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.09.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409788v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Charland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.06.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2016.10.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0MFKG4V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188574v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2015.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2404ZXK1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gouaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2014.s04" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894740" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824276v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.05.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R9WDLN1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854411v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campmas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jying Li Liou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.034-M" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.193" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4GKNBCKV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guerinel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lobry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Azerad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.064-G" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2011.02.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPKL1H3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Nar Sambe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Magne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. C. Herbers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. O'Reilly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JC003035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ferrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Adloff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meul&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2006.019-F" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-950X(2005)131:6(311)" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2348986" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Locatelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877072v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357778v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167414v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343360v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017508v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012492v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.00" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Aucan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blanchot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Devenon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831576v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigu&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831573v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808163v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861950v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808235v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Drezigue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390954v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David de Dr&#233;zigu&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Drevard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725433v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>