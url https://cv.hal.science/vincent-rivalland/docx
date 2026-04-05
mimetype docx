--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2168,51 +2168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9904F9F8"/>
+    <w:nsid w:val="B59B6912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>