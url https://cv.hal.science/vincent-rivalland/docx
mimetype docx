--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -141,1966 +141,2341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmarking the TRISHNA L3 all weather daily evapotranspiration algorithms over contrasted land use and climates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LPS25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ensemble evapotranspiration estimates and uncertainties: EVASPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mwangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily Evapotranspiration and Water Stress L2 products from the TRISHNA mission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanishka Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mwangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LPS25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daily Evapotranspiration TRISHNA Level-2 products, EVASPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Roujean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bimal Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Science Workshop on High-Resolution Thermal Earth Observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISRO, Nov 2024, Ahmedabad, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of remote sensing data assimilation to simulate daily evapotranspiration of irrigated and non-irrigated crops in semi-arid context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Olivera-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laluet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simonneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrared emissivity estimation from VIS-NIR reflectances by neural network learning compair to TES approach in TRISHNA-mission context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H.G. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Briottet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, May 2023, Frascati - ESRIN ESA Centre, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old and new frameworks for evapotranspiration and transpiration computation in unstressed conditions with the help of remote sensing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advancing Critical Zone science 3rd OZCAR TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05581441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward evapotranspiration partitioning in agroecosystems: Model sensitivity assessment of SiSPAT and SiSPAT-Isotope on rainfed sunflower in Meditarrenean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Dang Nguyen Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Rothfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OZCAR-TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05582500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions between the perception of agri-environmental performances and multi-criteria evaluation based on crop model simulations in southwestern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Akimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quennevat Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum on Agroecosystem Living Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainfed sunflower evapotranspiration partitioning using eddy-covariance: Evaluation with respect to independent measurements and land surface modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duong Dang Nguyen Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rivalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Boundary Layers and Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05582392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning coupled with split window and temperature-emissivity separation (DL-SW-TES) method improves clear-sky high-resolution land surface temperature estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Hui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanishka Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaopo Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 225, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2025.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drainage assessment of irrigation districts: on the precision and accuracy of four parsimonious models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Altés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (16), pp.3695-3716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-28-3695-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological Functioning of Maize Crops in Southwest France Using Eddy Covariance Measurements and a Land Surface Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oluwakemi Dare-Idowu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Le-Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (11), pp.1481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w13111481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crops’ water use efficiencies in temperate climate: Comparison of stand, ecosystem and agronomical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarosz-Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 168, pp.69-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transpiration and CO2 fluxes of a pine forest: modelling the undergrowth effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berbigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23 (2), pp.291-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-23-291-2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05338923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling forest transpiration and CO2 fluxes – response to soil moisture stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 124 (3-4), pp.143-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agrformet.2004.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">meteo-05338914v1</w:t>
-              </w:r>
-[...938 lines deleted...]
-                <w:t xml:space="preserve">hal-05446226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of water and energy exchanges over a sparse olive orchard in semi-arid areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rivalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fanise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2168,51 +2543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B59B6912"/>
+    <w:nsid w:val="E000CBDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2399,51 +2774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rivalland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3745-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hui Tang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopo Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.04.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Dare-Idowu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le-Dantec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111481" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz-Pell&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6WXCBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338923v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rivalland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berbigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-291-2005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.01.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF925X78-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H.G. Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Favaro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quennevat Antoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Stella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04646732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Chebbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-rivalland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3745-6717" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrazin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mwangi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16717" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208268v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Mallick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05037175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bimal Bhattacharya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Olivera-Guerra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laluet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simonneaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H.G. Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05581441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05582500v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Dang Nguyen Hien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schulz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Rothfuss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Favaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quennevat Antoine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Stella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05582392v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Dantec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181430v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanyu Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Hu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hui Tang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopo Zheng" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2025.04.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687773v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Alt&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-3695-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwakemi Dare-Idowu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Le-Dantec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13111481" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarosz-Pell&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2012.07.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6WXCBM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rivalland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Calvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berbigier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-23-291-2005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-05338914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2004.01.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF925X78-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04646732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Chebbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Boone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>